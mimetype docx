--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -35,1157 +35,1450 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4636">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Wochentagsordnung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E0CDA8" w14:textId="77777777" w:rsidR="00384516" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="559FD5B8" w14:textId="77777777" w:rsidR="00362B00" w:rsidRDefault="00362B00" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7094A5" w14:textId="77777777" w:rsidR="00E72327" w:rsidRPr="004E5FA1" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>18. Juli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230346B3" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>18.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz u. Beichtmöglichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBC02D0" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>19.00 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC4D1D5" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB2C446" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4420A0D9" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonntag, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>19. Juli – Christophorus-Sonntag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C78292" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>07.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Frühmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE8D76F" w14:textId="77777777" w:rsidR="00E72327" w:rsidRPr="0093621E" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>09.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pfarrmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419D803C" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524D5F81" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80A07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Christophorus Sammlung der MIVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80A07">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – „einen ZehntelCent pro unfallfreiem Kilometer“ für </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D55AC4E" w14:textId="77777777" w:rsidR="00E72327" w:rsidRPr="00E80A07" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80A07">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ein MIVA Fahrzeug.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC0215F" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80A07">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ihre Spende kann dazu beitragen, dass es ein Transportmittel für den Dienst der Kirche in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CD2F3A" w14:textId="77777777" w:rsidR="00E72327" w:rsidRPr="00E80A07" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80A07">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>den ärmsten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80A07">
+        <w:rPr>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Gegenden der Welt gibt. Herzliches Vergelt´s Gott</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1DA280DA" w14:textId="77777777" w:rsidR="00384516" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="736A2121" w14:textId="2908ACA7" w:rsidR="00384516" w:rsidRPr="004F438E" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
+    <w:p w14:paraId="5C56F9E4" w14:textId="77777777" w:rsidR="00384516" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108EAE18" w14:textId="3B834671" w:rsidR="004E5FA1" w:rsidRPr="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="002D2A4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F438E">
+      <w:r w:rsidRPr="004E5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mittwoch, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005222FF">
+        <w:t>Mittwoch</w:t>
+      </w:r>
+      <w:r w:rsidR="00362B00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006600"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>3. Juni</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C2B1D74" w14:textId="188D122C" w:rsidR="00384516" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00362B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Juli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182CA4FA" w14:textId="6099FEDA" w:rsidR="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="002D2A4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>06.00 Uhr</w:t>
+        <w:t xml:space="preserve">06.00 Uhr </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Morgenlob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCACDF0" w14:textId="7444394B" w:rsidR="00384516" w:rsidRDefault="005222FF" w:rsidP="002D2A4B">
+    <w:p w14:paraId="5AD07712" w14:textId="77777777" w:rsidR="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E62555" w14:textId="77777777" w:rsidR="0093621E" w:rsidRDefault="0093621E" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440F49C0" w14:textId="6A80F28C" w:rsidR="004E5FA1" w:rsidRPr="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="002C35C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. Juli</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Jakobus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DE1D18" w14:textId="2BADB0FD" w:rsidR="00582854" w:rsidRDefault="00562683" w:rsidP="002D2A4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>09.00 Uhr</w:t>
+        <w:t>18.30 Uhr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Heilige Messe</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="0939DE88" w14:textId="028334C1" w:rsidR="00384516" w:rsidRPr="005222FF" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
+        <w:t>Rosenkranz u. Beichtmöglichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579D0F4E" w14:textId="7A7AD3DF" w:rsidR="00562683" w:rsidRDefault="00562683" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>19.00 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708334B5" w14:textId="77777777" w:rsidR="00BC2AF1" w:rsidRDefault="00BC2AF1" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A20C003" w14:textId="77777777" w:rsidR="00FD484D" w:rsidRDefault="00FD484D" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C6088F" w14:textId="66AA319E" w:rsidR="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="004E5FA1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005222FF">
+      <w:r w:rsidRPr="004F438E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Donnerstag, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005222FF" w:rsidRPr="005222FF">
+        <w:t xml:space="preserve">Sonntag, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>4. Juni – FRONLEICHNAM (Hochfest des Leibes u. Blutes Christi)</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="005222FF">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="002C35C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000099"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. Juli</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>(Hl. Anna u. Joachim)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5404B2E3" w14:textId="747514B0" w:rsidR="0093621E" w:rsidRDefault="0093621E" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:t>07.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Frühmesse!</w:t>
-[...16 lines deleted...]
-          <w:bCs/>
+        <w:t>Frühmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2E4C61" w14:textId="0D40F4FD" w:rsidR="0093621E" w:rsidRPr="0093621E" w:rsidRDefault="0093621E" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>09.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pfarrmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B5786E" w14:textId="5C12CDF3" w:rsidR="00E72327" w:rsidRPr="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>09.00 Uhr</w:t>
-[...681 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">KEINE </w:t>
+        <w:t>11.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Anna Kirtag in Haselbach/Unterlamm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D9FFB4" w14:textId="08385611" w:rsidR="00E72327" w:rsidRPr="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>20. Jahrestag der Renovierung der Kapelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A33A43C" w14:textId="744A81B2" w:rsidR="00E72327" w:rsidRPr="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E72327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Festgottesdienst mit Stadtpfarrer Kan. Franz Brei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C16168E" w14:textId="77777777" w:rsidR="0093621E" w:rsidRDefault="0093621E" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3623C376" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D99774" w14:textId="4E0E4D46" w:rsidR="00E72327" w:rsidRPr="004E5FA1" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Mittwoch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000099"/>
-[...16 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000099"/>
-[...4 lines deleted...]
-        <w:t>13.00 Uhr</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Juli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46942E0F" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06.00 Uhr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Fahrt mit Fa. Hartinger Reisen zu den Passionsspielen in St. Margarethen.</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="33C6088F" w14:textId="355973F9" w:rsidR="004E5FA1" w:rsidRPr="004F438E" w:rsidRDefault="004E5FA1" w:rsidP="004E5FA1">
+        <w:t>Morgenlob</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600DBBDE" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7DF44A" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D000ED4" w14:textId="31808419" w:rsidR="00E72327" w:rsidRPr="004E5FA1" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="660066"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>1. August</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2645AC17" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>18.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz u. Beichtmöglichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E7B65C" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>19.00 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5689914F" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087187F6" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F98DAF" w14:textId="563E29A3" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F438E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonntag, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4F432E70" w14:textId="77777777" w:rsidR="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="004E5FA1">
+        <w:t>2. August</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BD666B" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="00E72327">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>07.30 Uhr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Frühmesse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F596C62" w14:textId="77777777" w:rsidR="004E5FA1" w:rsidRDefault="004E5FA1" w:rsidP="004E5FA1">
+    <w:p w14:paraId="710EDA4E" w14:textId="2CCC6EA6" w:rsidR="00E72327" w:rsidRPr="0093621E" w:rsidRDefault="00E72327" w:rsidP="00E72327">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>09.30 Uhr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pfarrmesse</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="004E5FA1" w:rsidSect="006F7CC7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>mit den Schuhplattlern aus St. Margarethen/Raab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0256BF67" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528D97A9" w14:textId="77777777" w:rsidR="00E72327" w:rsidRDefault="00E72327" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1D4507" w14:textId="77777777" w:rsidR="00E80A07" w:rsidRPr="00E80A07" w:rsidRDefault="00E80A07" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E80A07" w:rsidRPr="00E80A07" w:rsidSect="006F7CC7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="284" w:bottom="284" w:left="964" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1411,81 +1704,83 @@
     <w:rsid w:val="00021AA9"/>
     <w:rsid w:val="00021BC2"/>
     <w:rsid w:val="000238AC"/>
     <w:rsid w:val="0002473A"/>
     <w:rsid w:val="00025E0D"/>
     <w:rsid w:val="00027205"/>
     <w:rsid w:val="0003091A"/>
     <w:rsid w:val="0003167C"/>
     <w:rsid w:val="000318A8"/>
     <w:rsid w:val="00031D03"/>
     <w:rsid w:val="00032E1C"/>
     <w:rsid w:val="00037260"/>
     <w:rsid w:val="00037A9C"/>
     <w:rsid w:val="00043E54"/>
     <w:rsid w:val="00045A8C"/>
     <w:rsid w:val="000462C3"/>
     <w:rsid w:val="0004775E"/>
     <w:rsid w:val="000500B6"/>
     <w:rsid w:val="000504C9"/>
     <w:rsid w:val="00050645"/>
     <w:rsid w:val="00052783"/>
     <w:rsid w:val="00052E39"/>
     <w:rsid w:val="000533BA"/>
     <w:rsid w:val="00057012"/>
     <w:rsid w:val="0006047F"/>
+    <w:rsid w:val="00060BB7"/>
     <w:rsid w:val="0006112B"/>
     <w:rsid w:val="000616B0"/>
     <w:rsid w:val="00061C37"/>
     <w:rsid w:val="00064B3D"/>
     <w:rsid w:val="000674DC"/>
     <w:rsid w:val="00070366"/>
     <w:rsid w:val="00071B95"/>
     <w:rsid w:val="00071D6A"/>
     <w:rsid w:val="00073022"/>
     <w:rsid w:val="0007385C"/>
     <w:rsid w:val="00075799"/>
     <w:rsid w:val="00077FE5"/>
     <w:rsid w:val="000821C4"/>
     <w:rsid w:val="000836D2"/>
     <w:rsid w:val="0008406F"/>
     <w:rsid w:val="00085135"/>
     <w:rsid w:val="0008547C"/>
     <w:rsid w:val="00086CD1"/>
     <w:rsid w:val="000903BE"/>
     <w:rsid w:val="00090AEF"/>
     <w:rsid w:val="00094EA4"/>
     <w:rsid w:val="0009512C"/>
     <w:rsid w:val="0009618C"/>
     <w:rsid w:val="00096301"/>
     <w:rsid w:val="000A2FA5"/>
     <w:rsid w:val="000A3A9A"/>
     <w:rsid w:val="000A3CE2"/>
     <w:rsid w:val="000A64A7"/>
     <w:rsid w:val="000A73C5"/>
     <w:rsid w:val="000B057C"/>
     <w:rsid w:val="000B0824"/>
+    <w:rsid w:val="000B24F1"/>
     <w:rsid w:val="000B2BCB"/>
     <w:rsid w:val="000B4BC5"/>
     <w:rsid w:val="000B5854"/>
     <w:rsid w:val="000B5F09"/>
     <w:rsid w:val="000B6BE5"/>
     <w:rsid w:val="000C0A2F"/>
     <w:rsid w:val="000C1570"/>
     <w:rsid w:val="000C2232"/>
     <w:rsid w:val="000C40A1"/>
     <w:rsid w:val="000C77CC"/>
     <w:rsid w:val="000D0628"/>
     <w:rsid w:val="000D0C3E"/>
     <w:rsid w:val="000D186C"/>
     <w:rsid w:val="000D1FBE"/>
     <w:rsid w:val="000D6D4F"/>
     <w:rsid w:val="000E0910"/>
     <w:rsid w:val="000E15E3"/>
     <w:rsid w:val="000E31C7"/>
     <w:rsid w:val="000E3A7F"/>
     <w:rsid w:val="000E49ED"/>
     <w:rsid w:val="000E52F9"/>
     <w:rsid w:val="000E55AA"/>
     <w:rsid w:val="000E6439"/>
     <w:rsid w:val="000E6832"/>
     <w:rsid w:val="000E6D31"/>
@@ -1614,66 +1909,69 @@
     <w:rsid w:val="00251602"/>
     <w:rsid w:val="00252D11"/>
     <w:rsid w:val="00253EAA"/>
     <w:rsid w:val="00257361"/>
     <w:rsid w:val="002618A6"/>
     <w:rsid w:val="00281A87"/>
     <w:rsid w:val="00281E08"/>
     <w:rsid w:val="00283F2A"/>
     <w:rsid w:val="00284922"/>
     <w:rsid w:val="00285AC1"/>
     <w:rsid w:val="002863A1"/>
     <w:rsid w:val="00286D8B"/>
     <w:rsid w:val="0028771F"/>
     <w:rsid w:val="00290E12"/>
     <w:rsid w:val="00290FF4"/>
     <w:rsid w:val="002924E6"/>
     <w:rsid w:val="0029426C"/>
     <w:rsid w:val="0029539A"/>
     <w:rsid w:val="0029547E"/>
     <w:rsid w:val="00295990"/>
     <w:rsid w:val="00296053"/>
     <w:rsid w:val="0029658C"/>
     <w:rsid w:val="00296F14"/>
     <w:rsid w:val="00297099"/>
     <w:rsid w:val="002A0DF7"/>
+    <w:rsid w:val="002A1787"/>
     <w:rsid w:val="002A3E8A"/>
     <w:rsid w:val="002A59E7"/>
     <w:rsid w:val="002B07CB"/>
     <w:rsid w:val="002B14BE"/>
     <w:rsid w:val="002B2810"/>
     <w:rsid w:val="002B2E43"/>
     <w:rsid w:val="002C1363"/>
     <w:rsid w:val="002C1BA3"/>
+    <w:rsid w:val="002C35C2"/>
     <w:rsid w:val="002C4513"/>
     <w:rsid w:val="002C4D8C"/>
     <w:rsid w:val="002D09E1"/>
     <w:rsid w:val="002D1ED0"/>
     <w:rsid w:val="002D205C"/>
     <w:rsid w:val="002D2A4B"/>
     <w:rsid w:val="002D3109"/>
     <w:rsid w:val="002D3442"/>
+    <w:rsid w:val="002D6C9D"/>
     <w:rsid w:val="002E18EC"/>
     <w:rsid w:val="002E271C"/>
     <w:rsid w:val="002E2A54"/>
     <w:rsid w:val="002E43B1"/>
     <w:rsid w:val="002E5C67"/>
     <w:rsid w:val="002E6A94"/>
     <w:rsid w:val="002F020E"/>
     <w:rsid w:val="002F2B0F"/>
     <w:rsid w:val="002F3748"/>
     <w:rsid w:val="002F379A"/>
     <w:rsid w:val="002F3F6A"/>
     <w:rsid w:val="002F4D91"/>
     <w:rsid w:val="002F6B9B"/>
     <w:rsid w:val="00300A91"/>
     <w:rsid w:val="00301EFE"/>
     <w:rsid w:val="00305062"/>
     <w:rsid w:val="003070E5"/>
     <w:rsid w:val="003076CA"/>
     <w:rsid w:val="003077FD"/>
     <w:rsid w:val="00307DD2"/>
     <w:rsid w:val="00312858"/>
     <w:rsid w:val="0031322E"/>
     <w:rsid w:val="00313D9E"/>
     <w:rsid w:val="00314BF1"/>
     <w:rsid w:val="003151C5"/>
@@ -1683,50 +1981,51 @@
     <w:rsid w:val="003217D8"/>
     <w:rsid w:val="0032308B"/>
     <w:rsid w:val="00324821"/>
     <w:rsid w:val="0033072A"/>
     <w:rsid w:val="0033572B"/>
     <w:rsid w:val="003359BF"/>
     <w:rsid w:val="00337C55"/>
     <w:rsid w:val="00341A01"/>
     <w:rsid w:val="0034337A"/>
     <w:rsid w:val="003463C1"/>
     <w:rsid w:val="00346782"/>
     <w:rsid w:val="00350135"/>
     <w:rsid w:val="00350377"/>
     <w:rsid w:val="003503BC"/>
     <w:rsid w:val="003514CF"/>
     <w:rsid w:val="0035246A"/>
     <w:rsid w:val="00353F0F"/>
     <w:rsid w:val="0035471A"/>
     <w:rsid w:val="00354918"/>
     <w:rsid w:val="00354D63"/>
     <w:rsid w:val="00355304"/>
     <w:rsid w:val="00355B98"/>
     <w:rsid w:val="003579EA"/>
     <w:rsid w:val="00357AE3"/>
     <w:rsid w:val="00357CC3"/>
+    <w:rsid w:val="00362B00"/>
     <w:rsid w:val="00364028"/>
     <w:rsid w:val="0036489F"/>
     <w:rsid w:val="00365236"/>
     <w:rsid w:val="003667A3"/>
     <w:rsid w:val="00367062"/>
     <w:rsid w:val="00371252"/>
     <w:rsid w:val="003729F0"/>
     <w:rsid w:val="003747CD"/>
     <w:rsid w:val="003749FA"/>
     <w:rsid w:val="00375D85"/>
     <w:rsid w:val="0037681D"/>
     <w:rsid w:val="003777C5"/>
     <w:rsid w:val="00380FB1"/>
     <w:rsid w:val="0038254C"/>
     <w:rsid w:val="003833CD"/>
     <w:rsid w:val="00384516"/>
     <w:rsid w:val="00384AEA"/>
     <w:rsid w:val="00384FF6"/>
     <w:rsid w:val="0039337A"/>
     <w:rsid w:val="00393D28"/>
     <w:rsid w:val="00394D85"/>
     <w:rsid w:val="00395E91"/>
     <w:rsid w:val="00396DE6"/>
     <w:rsid w:val="003A1F42"/>
     <w:rsid w:val="003A343E"/>
@@ -1874,62 +2173,64 @@
     <w:rsid w:val="00515DD7"/>
     <w:rsid w:val="0051623A"/>
     <w:rsid w:val="00516916"/>
     <w:rsid w:val="005222FF"/>
     <w:rsid w:val="005266A4"/>
     <w:rsid w:val="00530658"/>
     <w:rsid w:val="00531029"/>
     <w:rsid w:val="00532D76"/>
     <w:rsid w:val="00532EEB"/>
     <w:rsid w:val="00534563"/>
     <w:rsid w:val="00534AAE"/>
     <w:rsid w:val="00537F6A"/>
     <w:rsid w:val="00541850"/>
     <w:rsid w:val="0054185A"/>
     <w:rsid w:val="00542339"/>
     <w:rsid w:val="00547A0E"/>
     <w:rsid w:val="00553A94"/>
     <w:rsid w:val="00555261"/>
     <w:rsid w:val="00555A22"/>
     <w:rsid w:val="00556CC5"/>
     <w:rsid w:val="00560023"/>
     <w:rsid w:val="00560049"/>
     <w:rsid w:val="00561004"/>
     <w:rsid w:val="00561CB2"/>
     <w:rsid w:val="005624D1"/>
+    <w:rsid w:val="00562683"/>
     <w:rsid w:val="00565180"/>
     <w:rsid w:val="00565E61"/>
     <w:rsid w:val="005664AE"/>
     <w:rsid w:val="00567202"/>
     <w:rsid w:val="0056726C"/>
     <w:rsid w:val="0057053D"/>
     <w:rsid w:val="00570F85"/>
     <w:rsid w:val="0057103A"/>
     <w:rsid w:val="005717BB"/>
     <w:rsid w:val="00572DDD"/>
     <w:rsid w:val="00574A33"/>
     <w:rsid w:val="00577C9A"/>
+    <w:rsid w:val="00582854"/>
     <w:rsid w:val="00584080"/>
     <w:rsid w:val="005845A2"/>
     <w:rsid w:val="00584736"/>
     <w:rsid w:val="00585362"/>
     <w:rsid w:val="0058584D"/>
     <w:rsid w:val="0058590D"/>
     <w:rsid w:val="00587282"/>
     <w:rsid w:val="005875AB"/>
     <w:rsid w:val="00591B84"/>
     <w:rsid w:val="00591D9D"/>
     <w:rsid w:val="00597FE6"/>
     <w:rsid w:val="005A116D"/>
     <w:rsid w:val="005A13E9"/>
     <w:rsid w:val="005A379A"/>
     <w:rsid w:val="005A4574"/>
     <w:rsid w:val="005A729B"/>
     <w:rsid w:val="005A7472"/>
     <w:rsid w:val="005A7F25"/>
     <w:rsid w:val="005B0609"/>
     <w:rsid w:val="005B34C1"/>
     <w:rsid w:val="005B560A"/>
     <w:rsid w:val="005B5E90"/>
     <w:rsid w:val="005B7C2C"/>
     <w:rsid w:val="005C0040"/>
     <w:rsid w:val="005C178B"/>
@@ -1965,82 +2266,84 @@
     <w:rsid w:val="0060720C"/>
     <w:rsid w:val="006072B2"/>
     <w:rsid w:val="00610460"/>
     <w:rsid w:val="00611885"/>
     <w:rsid w:val="0061305F"/>
     <w:rsid w:val="0061402B"/>
     <w:rsid w:val="00615949"/>
     <w:rsid w:val="00616441"/>
     <w:rsid w:val="00616DCE"/>
     <w:rsid w:val="00620640"/>
     <w:rsid w:val="006234CC"/>
     <w:rsid w:val="00623B3C"/>
     <w:rsid w:val="00624138"/>
     <w:rsid w:val="00625E09"/>
     <w:rsid w:val="006340C2"/>
     <w:rsid w:val="0063551D"/>
     <w:rsid w:val="006367D6"/>
     <w:rsid w:val="0063689A"/>
     <w:rsid w:val="006369F8"/>
     <w:rsid w:val="00641124"/>
     <w:rsid w:val="00641ED9"/>
     <w:rsid w:val="00642DC6"/>
     <w:rsid w:val="006434D2"/>
     <w:rsid w:val="00643C99"/>
     <w:rsid w:val="00646962"/>
+    <w:rsid w:val="00646F81"/>
     <w:rsid w:val="006541F9"/>
     <w:rsid w:val="006544E9"/>
     <w:rsid w:val="006545E5"/>
     <w:rsid w:val="006574DB"/>
     <w:rsid w:val="00657B1D"/>
     <w:rsid w:val="00660217"/>
     <w:rsid w:val="00661457"/>
     <w:rsid w:val="006619AD"/>
     <w:rsid w:val="00665442"/>
     <w:rsid w:val="00665B2A"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00671AFE"/>
     <w:rsid w:val="006729F6"/>
     <w:rsid w:val="00672A75"/>
     <w:rsid w:val="00672E3C"/>
     <w:rsid w:val="00673E27"/>
     <w:rsid w:val="00681646"/>
     <w:rsid w:val="006817D4"/>
     <w:rsid w:val="00681E34"/>
     <w:rsid w:val="00682D5F"/>
     <w:rsid w:val="00684464"/>
     <w:rsid w:val="006909B8"/>
     <w:rsid w:val="00690B3E"/>
     <w:rsid w:val="006941CC"/>
     <w:rsid w:val="00696028"/>
     <w:rsid w:val="006A09BA"/>
     <w:rsid w:val="006A59CC"/>
     <w:rsid w:val="006B214D"/>
     <w:rsid w:val="006B2629"/>
     <w:rsid w:val="006B2E87"/>
     <w:rsid w:val="006B6047"/>
     <w:rsid w:val="006B7EA7"/>
+    <w:rsid w:val="006C0BF1"/>
     <w:rsid w:val="006C27AF"/>
     <w:rsid w:val="006C2921"/>
     <w:rsid w:val="006C2B86"/>
     <w:rsid w:val="006C3CAC"/>
     <w:rsid w:val="006C46CF"/>
     <w:rsid w:val="006C58F2"/>
     <w:rsid w:val="006C7E75"/>
     <w:rsid w:val="006D09DD"/>
     <w:rsid w:val="006D1833"/>
     <w:rsid w:val="006D1C18"/>
     <w:rsid w:val="006D53D1"/>
     <w:rsid w:val="006D59BC"/>
     <w:rsid w:val="006D60C5"/>
     <w:rsid w:val="006D65B5"/>
     <w:rsid w:val="006D7A2F"/>
     <w:rsid w:val="006D7E4C"/>
     <w:rsid w:val="006E0005"/>
     <w:rsid w:val="006E0057"/>
     <w:rsid w:val="006E0188"/>
     <w:rsid w:val="006E1D84"/>
     <w:rsid w:val="006E2423"/>
     <w:rsid w:val="006E2F1C"/>
     <w:rsid w:val="006E3DE5"/>
     <w:rsid w:val="006E4324"/>
     <w:rsid w:val="006E7A5E"/>
@@ -2108,61 +2411,63 @@
     <w:rsid w:val="007910FC"/>
     <w:rsid w:val="0079148E"/>
     <w:rsid w:val="007924EB"/>
     <w:rsid w:val="007944AD"/>
     <w:rsid w:val="00796954"/>
     <w:rsid w:val="00796A80"/>
     <w:rsid w:val="007A03DF"/>
     <w:rsid w:val="007A061E"/>
     <w:rsid w:val="007A0E6C"/>
     <w:rsid w:val="007A1B1D"/>
     <w:rsid w:val="007A7CCC"/>
     <w:rsid w:val="007B0725"/>
     <w:rsid w:val="007B11C7"/>
     <w:rsid w:val="007B25C9"/>
     <w:rsid w:val="007B3B00"/>
     <w:rsid w:val="007B572F"/>
     <w:rsid w:val="007B5B61"/>
     <w:rsid w:val="007B5DBA"/>
     <w:rsid w:val="007C0E7D"/>
     <w:rsid w:val="007C141C"/>
     <w:rsid w:val="007C3B59"/>
     <w:rsid w:val="007C53C1"/>
     <w:rsid w:val="007C6216"/>
     <w:rsid w:val="007D220E"/>
     <w:rsid w:val="007D28B6"/>
+    <w:rsid w:val="007D37C8"/>
     <w:rsid w:val="007D5BAC"/>
     <w:rsid w:val="007E0F8C"/>
     <w:rsid w:val="007E2333"/>
     <w:rsid w:val="007E2338"/>
     <w:rsid w:val="007E3490"/>
     <w:rsid w:val="007E50D2"/>
     <w:rsid w:val="007E5572"/>
     <w:rsid w:val="007E6025"/>
     <w:rsid w:val="007E6C8F"/>
     <w:rsid w:val="007E72A2"/>
     <w:rsid w:val="007F11CE"/>
+    <w:rsid w:val="007F1467"/>
     <w:rsid w:val="007F4693"/>
     <w:rsid w:val="007F4DF0"/>
     <w:rsid w:val="007F62BE"/>
     <w:rsid w:val="007F6A78"/>
     <w:rsid w:val="007F7AC7"/>
     <w:rsid w:val="007F7E37"/>
     <w:rsid w:val="0080263A"/>
     <w:rsid w:val="00802780"/>
     <w:rsid w:val="0080391C"/>
     <w:rsid w:val="00804423"/>
     <w:rsid w:val="00804880"/>
     <w:rsid w:val="0080533C"/>
     <w:rsid w:val="00805EAB"/>
     <w:rsid w:val="0080744A"/>
     <w:rsid w:val="0081280E"/>
     <w:rsid w:val="00812DC5"/>
     <w:rsid w:val="008130D8"/>
     <w:rsid w:val="0081332D"/>
     <w:rsid w:val="00814217"/>
     <w:rsid w:val="00815D7E"/>
     <w:rsid w:val="00820139"/>
     <w:rsid w:val="0082229A"/>
     <w:rsid w:val="00822548"/>
     <w:rsid w:val="008256BB"/>
     <w:rsid w:val="00826693"/>
@@ -2236,91 +2541,93 @@
     <w:rsid w:val="008E555A"/>
     <w:rsid w:val="008F05ED"/>
     <w:rsid w:val="008F1D64"/>
     <w:rsid w:val="008F2370"/>
     <w:rsid w:val="008F3511"/>
     <w:rsid w:val="008F5D9F"/>
     <w:rsid w:val="008F7859"/>
     <w:rsid w:val="008F7D47"/>
     <w:rsid w:val="009030EE"/>
     <w:rsid w:val="00910225"/>
     <w:rsid w:val="009125D3"/>
     <w:rsid w:val="00913595"/>
     <w:rsid w:val="00915DDD"/>
     <w:rsid w:val="0091690D"/>
     <w:rsid w:val="00920B31"/>
     <w:rsid w:val="0092335E"/>
     <w:rsid w:val="00923775"/>
     <w:rsid w:val="009239CA"/>
     <w:rsid w:val="00925A15"/>
     <w:rsid w:val="00926506"/>
     <w:rsid w:val="009279A6"/>
     <w:rsid w:val="00930901"/>
     <w:rsid w:val="009331C1"/>
     <w:rsid w:val="009332ED"/>
     <w:rsid w:val="009360B3"/>
+    <w:rsid w:val="0093621E"/>
     <w:rsid w:val="00936611"/>
     <w:rsid w:val="00936632"/>
     <w:rsid w:val="00937E05"/>
     <w:rsid w:val="009413D9"/>
     <w:rsid w:val="00941611"/>
     <w:rsid w:val="0094217F"/>
     <w:rsid w:val="00942E96"/>
     <w:rsid w:val="00944CC7"/>
     <w:rsid w:val="00946A97"/>
     <w:rsid w:val="009508EB"/>
     <w:rsid w:val="009513C3"/>
     <w:rsid w:val="009524E7"/>
     <w:rsid w:val="009526A0"/>
     <w:rsid w:val="00955E88"/>
     <w:rsid w:val="009565DC"/>
     <w:rsid w:val="009566F5"/>
     <w:rsid w:val="00960FB1"/>
     <w:rsid w:val="00961162"/>
     <w:rsid w:val="009611C2"/>
     <w:rsid w:val="00961BF2"/>
     <w:rsid w:val="00962E5E"/>
     <w:rsid w:val="009639DC"/>
     <w:rsid w:val="00963CDA"/>
     <w:rsid w:val="00963F7B"/>
     <w:rsid w:val="00965FED"/>
     <w:rsid w:val="009707F6"/>
     <w:rsid w:val="0097610B"/>
     <w:rsid w:val="0097670A"/>
     <w:rsid w:val="00980CE3"/>
     <w:rsid w:val="00981B13"/>
     <w:rsid w:val="0098436F"/>
     <w:rsid w:val="00984FC6"/>
     <w:rsid w:val="00991244"/>
     <w:rsid w:val="009925E9"/>
     <w:rsid w:val="00995A7D"/>
     <w:rsid w:val="00995EF5"/>
     <w:rsid w:val="009A0FA8"/>
     <w:rsid w:val="009A1427"/>
     <w:rsid w:val="009A47AC"/>
     <w:rsid w:val="009A79C9"/>
     <w:rsid w:val="009A7F6E"/>
+    <w:rsid w:val="009B03C7"/>
     <w:rsid w:val="009B13F5"/>
     <w:rsid w:val="009B2931"/>
     <w:rsid w:val="009B2BE3"/>
     <w:rsid w:val="009B37D4"/>
     <w:rsid w:val="009B3AD0"/>
     <w:rsid w:val="009B6192"/>
     <w:rsid w:val="009C00A6"/>
     <w:rsid w:val="009C0117"/>
     <w:rsid w:val="009C5BA8"/>
     <w:rsid w:val="009C67F6"/>
     <w:rsid w:val="009D0CA7"/>
     <w:rsid w:val="009D1200"/>
     <w:rsid w:val="009D5673"/>
     <w:rsid w:val="009D69B8"/>
     <w:rsid w:val="009D6F2B"/>
     <w:rsid w:val="009E1982"/>
     <w:rsid w:val="009E22FE"/>
     <w:rsid w:val="009E5108"/>
     <w:rsid w:val="009E777C"/>
     <w:rsid w:val="009F0E0E"/>
     <w:rsid w:val="009F1904"/>
     <w:rsid w:val="009F3134"/>
     <w:rsid w:val="009F38CE"/>
     <w:rsid w:val="009F3D21"/>
     <w:rsid w:val="009F406B"/>
@@ -2480,99 +2787,102 @@
     <w:rsid w:val="00B86713"/>
     <w:rsid w:val="00B87621"/>
     <w:rsid w:val="00B9102B"/>
     <w:rsid w:val="00B92324"/>
     <w:rsid w:val="00B92468"/>
     <w:rsid w:val="00B92615"/>
     <w:rsid w:val="00B92B49"/>
     <w:rsid w:val="00B95627"/>
     <w:rsid w:val="00B97A76"/>
     <w:rsid w:val="00BA1810"/>
     <w:rsid w:val="00BA1DC4"/>
     <w:rsid w:val="00BA4A78"/>
     <w:rsid w:val="00BA66FA"/>
     <w:rsid w:val="00BA6F46"/>
     <w:rsid w:val="00BA799A"/>
     <w:rsid w:val="00BB025A"/>
     <w:rsid w:val="00BB0DF4"/>
     <w:rsid w:val="00BB0E98"/>
     <w:rsid w:val="00BB16B4"/>
     <w:rsid w:val="00BB192A"/>
     <w:rsid w:val="00BB38D0"/>
     <w:rsid w:val="00BB48DE"/>
     <w:rsid w:val="00BB4C7F"/>
     <w:rsid w:val="00BB6ABD"/>
     <w:rsid w:val="00BB724B"/>
+    <w:rsid w:val="00BC2AF1"/>
     <w:rsid w:val="00BC2E7B"/>
     <w:rsid w:val="00BC46D2"/>
     <w:rsid w:val="00BC544E"/>
     <w:rsid w:val="00BC5ECF"/>
     <w:rsid w:val="00BC61DB"/>
     <w:rsid w:val="00BD1656"/>
     <w:rsid w:val="00BD34ED"/>
     <w:rsid w:val="00BD4DF5"/>
     <w:rsid w:val="00BD6D5F"/>
     <w:rsid w:val="00BD7E3F"/>
     <w:rsid w:val="00BE23F6"/>
     <w:rsid w:val="00BE2588"/>
     <w:rsid w:val="00BE4AB1"/>
     <w:rsid w:val="00BE5533"/>
     <w:rsid w:val="00BE633D"/>
     <w:rsid w:val="00BE6F53"/>
     <w:rsid w:val="00BF0479"/>
     <w:rsid w:val="00BF31EC"/>
     <w:rsid w:val="00BF4559"/>
     <w:rsid w:val="00BF6856"/>
     <w:rsid w:val="00BF6F04"/>
     <w:rsid w:val="00BF70FC"/>
     <w:rsid w:val="00BF78AD"/>
     <w:rsid w:val="00C004FD"/>
     <w:rsid w:val="00C01786"/>
     <w:rsid w:val="00C0488B"/>
     <w:rsid w:val="00C04A4C"/>
+    <w:rsid w:val="00C064C0"/>
     <w:rsid w:val="00C07EE7"/>
     <w:rsid w:val="00C11E2B"/>
     <w:rsid w:val="00C12095"/>
     <w:rsid w:val="00C133EA"/>
     <w:rsid w:val="00C13D0E"/>
     <w:rsid w:val="00C13EC8"/>
     <w:rsid w:val="00C1549F"/>
     <w:rsid w:val="00C157C7"/>
     <w:rsid w:val="00C16CC6"/>
     <w:rsid w:val="00C20442"/>
     <w:rsid w:val="00C20E83"/>
     <w:rsid w:val="00C20ECD"/>
     <w:rsid w:val="00C215A9"/>
     <w:rsid w:val="00C2267A"/>
     <w:rsid w:val="00C22ACA"/>
     <w:rsid w:val="00C237F0"/>
     <w:rsid w:val="00C246E1"/>
     <w:rsid w:val="00C24935"/>
     <w:rsid w:val="00C25A32"/>
     <w:rsid w:val="00C26757"/>
     <w:rsid w:val="00C26AF8"/>
     <w:rsid w:val="00C275FF"/>
+    <w:rsid w:val="00C27943"/>
     <w:rsid w:val="00C301B4"/>
     <w:rsid w:val="00C30B4F"/>
     <w:rsid w:val="00C319D2"/>
     <w:rsid w:val="00C323C8"/>
     <w:rsid w:val="00C331EC"/>
     <w:rsid w:val="00C333A0"/>
     <w:rsid w:val="00C34750"/>
     <w:rsid w:val="00C41672"/>
     <w:rsid w:val="00C41D34"/>
     <w:rsid w:val="00C42244"/>
     <w:rsid w:val="00C47A6C"/>
     <w:rsid w:val="00C5013F"/>
     <w:rsid w:val="00C5016E"/>
     <w:rsid w:val="00C513B0"/>
     <w:rsid w:val="00C51834"/>
     <w:rsid w:val="00C52AFE"/>
     <w:rsid w:val="00C53DC3"/>
     <w:rsid w:val="00C551F5"/>
     <w:rsid w:val="00C60822"/>
     <w:rsid w:val="00C608C2"/>
     <w:rsid w:val="00C62287"/>
     <w:rsid w:val="00C6272E"/>
     <w:rsid w:val="00C62B81"/>
     <w:rsid w:val="00C64C84"/>
     <w:rsid w:val="00C655AA"/>
@@ -2646,50 +2956,51 @@
     <w:rsid w:val="00CF7FDD"/>
     <w:rsid w:val="00D025BE"/>
     <w:rsid w:val="00D0298D"/>
     <w:rsid w:val="00D0497A"/>
     <w:rsid w:val="00D04A7D"/>
     <w:rsid w:val="00D05D52"/>
     <w:rsid w:val="00D0702C"/>
     <w:rsid w:val="00D07B6C"/>
     <w:rsid w:val="00D1026D"/>
     <w:rsid w:val="00D119FF"/>
     <w:rsid w:val="00D124F5"/>
     <w:rsid w:val="00D17678"/>
     <w:rsid w:val="00D17BA7"/>
     <w:rsid w:val="00D21382"/>
     <w:rsid w:val="00D21646"/>
     <w:rsid w:val="00D227FB"/>
     <w:rsid w:val="00D23379"/>
     <w:rsid w:val="00D23D0E"/>
     <w:rsid w:val="00D2594F"/>
     <w:rsid w:val="00D3208D"/>
     <w:rsid w:val="00D41D07"/>
     <w:rsid w:val="00D42733"/>
     <w:rsid w:val="00D434D2"/>
     <w:rsid w:val="00D43899"/>
     <w:rsid w:val="00D47C7A"/>
+    <w:rsid w:val="00D5272D"/>
     <w:rsid w:val="00D55065"/>
     <w:rsid w:val="00D60C43"/>
     <w:rsid w:val="00D61776"/>
     <w:rsid w:val="00D618EB"/>
     <w:rsid w:val="00D67E28"/>
     <w:rsid w:val="00D7084B"/>
     <w:rsid w:val="00D71658"/>
     <w:rsid w:val="00D72931"/>
     <w:rsid w:val="00D72EAB"/>
     <w:rsid w:val="00D74D70"/>
     <w:rsid w:val="00D75398"/>
     <w:rsid w:val="00D76006"/>
     <w:rsid w:val="00D76D31"/>
     <w:rsid w:val="00D77A80"/>
     <w:rsid w:val="00D80B1A"/>
     <w:rsid w:val="00D8540A"/>
     <w:rsid w:val="00D857F6"/>
     <w:rsid w:val="00D86A83"/>
     <w:rsid w:val="00D87929"/>
     <w:rsid w:val="00D904E8"/>
     <w:rsid w:val="00D9099E"/>
     <w:rsid w:val="00D96CFC"/>
     <w:rsid w:val="00DA2BC0"/>
     <w:rsid w:val="00DA3374"/>
     <w:rsid w:val="00DA350A"/>
@@ -2753,97 +3064,100 @@
     <w:rsid w:val="00E3048A"/>
     <w:rsid w:val="00E3234D"/>
     <w:rsid w:val="00E338C7"/>
     <w:rsid w:val="00E35A08"/>
     <w:rsid w:val="00E35D59"/>
     <w:rsid w:val="00E3670C"/>
     <w:rsid w:val="00E37C65"/>
     <w:rsid w:val="00E41E60"/>
     <w:rsid w:val="00E42476"/>
     <w:rsid w:val="00E43C51"/>
     <w:rsid w:val="00E44E02"/>
     <w:rsid w:val="00E44EDF"/>
     <w:rsid w:val="00E51493"/>
     <w:rsid w:val="00E537B4"/>
     <w:rsid w:val="00E53F83"/>
     <w:rsid w:val="00E53FC7"/>
     <w:rsid w:val="00E5461A"/>
     <w:rsid w:val="00E5534C"/>
     <w:rsid w:val="00E5577F"/>
     <w:rsid w:val="00E610ED"/>
     <w:rsid w:val="00E63610"/>
     <w:rsid w:val="00E639F9"/>
     <w:rsid w:val="00E64515"/>
     <w:rsid w:val="00E64B75"/>
     <w:rsid w:val="00E66C34"/>
+    <w:rsid w:val="00E72327"/>
     <w:rsid w:val="00E727A7"/>
     <w:rsid w:val="00E7307C"/>
     <w:rsid w:val="00E73A19"/>
     <w:rsid w:val="00E759B4"/>
     <w:rsid w:val="00E763DC"/>
     <w:rsid w:val="00E767BB"/>
     <w:rsid w:val="00E77081"/>
     <w:rsid w:val="00E77662"/>
     <w:rsid w:val="00E77D38"/>
+    <w:rsid w:val="00E80A07"/>
     <w:rsid w:val="00E820B0"/>
     <w:rsid w:val="00E821E8"/>
     <w:rsid w:val="00E82494"/>
     <w:rsid w:val="00E8668C"/>
     <w:rsid w:val="00E86D49"/>
     <w:rsid w:val="00E8719C"/>
     <w:rsid w:val="00E87495"/>
     <w:rsid w:val="00E90765"/>
     <w:rsid w:val="00E909B3"/>
     <w:rsid w:val="00E90B49"/>
     <w:rsid w:val="00E91002"/>
     <w:rsid w:val="00E91A09"/>
     <w:rsid w:val="00E93E39"/>
     <w:rsid w:val="00E9426D"/>
     <w:rsid w:val="00E95B78"/>
     <w:rsid w:val="00E972CE"/>
     <w:rsid w:val="00EA60A9"/>
     <w:rsid w:val="00EA7F47"/>
     <w:rsid w:val="00EB2B9D"/>
     <w:rsid w:val="00EB3A58"/>
     <w:rsid w:val="00EB4C66"/>
     <w:rsid w:val="00EB5143"/>
     <w:rsid w:val="00EB672D"/>
     <w:rsid w:val="00EC012C"/>
     <w:rsid w:val="00EC046E"/>
     <w:rsid w:val="00EC05FA"/>
     <w:rsid w:val="00EC3790"/>
     <w:rsid w:val="00EC5009"/>
     <w:rsid w:val="00ED0673"/>
     <w:rsid w:val="00ED1596"/>
     <w:rsid w:val="00ED747A"/>
     <w:rsid w:val="00ED7AF6"/>
     <w:rsid w:val="00EE2E6E"/>
     <w:rsid w:val="00EE2F15"/>
     <w:rsid w:val="00EE3BFA"/>
     <w:rsid w:val="00EE4CE3"/>
     <w:rsid w:val="00EE5961"/>
     <w:rsid w:val="00EF0D21"/>
+    <w:rsid w:val="00EF315A"/>
     <w:rsid w:val="00EF32FD"/>
     <w:rsid w:val="00EF34EB"/>
     <w:rsid w:val="00EF38AA"/>
     <w:rsid w:val="00EF4F72"/>
     <w:rsid w:val="00EF7D2D"/>
     <w:rsid w:val="00F008B3"/>
     <w:rsid w:val="00F01D03"/>
     <w:rsid w:val="00F02C28"/>
     <w:rsid w:val="00F03125"/>
     <w:rsid w:val="00F04F63"/>
     <w:rsid w:val="00F05244"/>
     <w:rsid w:val="00F06910"/>
     <w:rsid w:val="00F06FBD"/>
     <w:rsid w:val="00F07167"/>
     <w:rsid w:val="00F14860"/>
     <w:rsid w:val="00F16DFA"/>
     <w:rsid w:val="00F20529"/>
     <w:rsid w:val="00F21929"/>
     <w:rsid w:val="00F21D8D"/>
     <w:rsid w:val="00F2516E"/>
     <w:rsid w:val="00F30F5B"/>
     <w:rsid w:val="00F30FAB"/>
     <w:rsid w:val="00F32598"/>
     <w:rsid w:val="00F32A4D"/>
     <w:rsid w:val="00F339C3"/>
@@ -2887,50 +3201,51 @@
     <w:rsid w:val="00F94341"/>
     <w:rsid w:val="00F94948"/>
     <w:rsid w:val="00F96491"/>
     <w:rsid w:val="00F96C2A"/>
     <w:rsid w:val="00FA3873"/>
     <w:rsid w:val="00FA43D4"/>
     <w:rsid w:val="00FA46D4"/>
     <w:rsid w:val="00FA4768"/>
     <w:rsid w:val="00FA49A4"/>
     <w:rsid w:val="00FA68EC"/>
     <w:rsid w:val="00FB1979"/>
     <w:rsid w:val="00FB2F83"/>
     <w:rsid w:val="00FB5E19"/>
     <w:rsid w:val="00FC030F"/>
     <w:rsid w:val="00FC2239"/>
     <w:rsid w:val="00FC28F4"/>
     <w:rsid w:val="00FC2ECE"/>
     <w:rsid w:val="00FC6533"/>
     <w:rsid w:val="00FC6F33"/>
     <w:rsid w:val="00FD1392"/>
     <w:rsid w:val="00FD239A"/>
     <w:rsid w:val="00FD2E55"/>
     <w:rsid w:val="00FD3064"/>
     <w:rsid w:val="00FD3987"/>
     <w:rsid w:val="00FD4615"/>
+    <w:rsid w:val="00FD484D"/>
     <w:rsid w:val="00FD4AD7"/>
     <w:rsid w:val="00FD5EB6"/>
     <w:rsid w:val="00FD75F1"/>
     <w:rsid w:val="00FD76B3"/>
     <w:rsid w:val="00FE0F08"/>
     <w:rsid w:val="00FE13C1"/>
     <w:rsid w:val="00FE157B"/>
     <w:rsid w:val="00FE1771"/>
     <w:rsid w:val="00FE5C0D"/>
     <w:rsid w:val="00FE5F6E"/>
     <w:rsid w:val="00FF3330"/>
     <w:rsid w:val="00FF3486"/>
     <w:rsid w:val="00FF3AEC"/>
     <w:rsid w:val="00FF4BAA"/>
     <w:rsid w:val="00FF70AA"/>
     <w:rsid w:val="00FF7BD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3915,70 +4230,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4DFD9F-5090-463E-AAE1-D45D28DEF783}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>731</Characters>
+  <Words>150</Words>
+  <Characters>945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pfarramt Jennersdorf</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>846</CharactersWithSpaces>
+  <CharactersWithSpaces>1093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrea Tauchner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>