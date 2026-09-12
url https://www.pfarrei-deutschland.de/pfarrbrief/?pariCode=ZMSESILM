--- v1 (2026-07-27)
+++ v2 (2026-09-12)
@@ -1,3973 +1,1216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="74C090F7" w14:textId="77777777" w:rsidR="00AA041D" w:rsidRPr="008A4636" w:rsidRDefault="00AA041D" w:rsidP="00AA041D">
-[...4 lines deleted...]
-          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="e36c09"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="de-DE"/>
-[...6 lines deleted...]
-          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="e36c09"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="de-DE"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Wochentagsordnung </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E0CDA8" w14:textId="77777777" w:rsidR="00384516" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
-[...826 lines deleted...]
-          <w:color w:val="C00000"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, 12. September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KEINE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonntag, 13. September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KEINE</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Frühmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000099"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-AT"/>
-[...7 lines deleted...]
-          <w:color w:val="C00000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09.30 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000099"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="de-AT"/>
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Festmesse im Feuerwehrhaus Jennersdorf</w:t>
+        <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...4 lines deleted...]
-          <w:color w:val="C00000"/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">anlässlich 140 Jahre FF Jennersdorf</w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">anschließend Frühschoppen mit der Stadtkapelle</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Keine hl. Messe um 9.30 Uhr in der Stadtpfarrkirche)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mittwoch, 16. September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">06.00 Uhr </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Morgenlob</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09.00 Uhr</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">heilige Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freitag, 18. September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.30 Uhr</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Novenenabschluss der kfb in Mogersdorf-Schlösselberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, 19. September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.30 Uhr</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz u. Beichtmöglichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19.00 Uhr</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="c00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonntag, 20. September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07.30 Uhr</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frühmesse in der Stadtpfarrkirche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="de-AT"/>
-[...7 lines deleted...]
-          <w:color w:val="C00000"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="de-AT"/>
-[...163 lines deleted...]
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Messfeier beim Vereinsheim in Henndorf</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...383 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keine hl. Messe um 9.30 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in der Stadtpfarrkirche)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="284" w:top="340" w:left="964" w:right="284" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...84 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...116 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...1566 lines deleted...]
-  <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{ADA880FA-16D6-47EE-AF4C-63F0DCF2AF36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...385 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Text" w:customStyle="1">
     <w:name w:val="Text"/>
     <w:rsid w:val="009C0117"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:bar w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:rFonts w:ascii="Helvetica" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
       <w:color w:val="000000"/>
-      <w:bdr w:val="nil"/>
+      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00895CFC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00895CFC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="la-Latn"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellenstil2">
+  <w:style w:type="paragraph" w:styleId="Tabellenstil2" w:customStyle="1">
     <w:name w:val="Tabellenstil 2"/>
     <w:rsid w:val="00AC1C98"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:bar w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:bdr w:val="nil"/>
+      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaritasHeadline4fett">
+  <w:style w:type="paragraph" w:styleId="CaritasHeadline4fett" w:customStyle="1">
     <w:name w:val="Caritas Headline 4 fett"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="CaritasHeadline4fettZchn"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="001B4801"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica for Caritas" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Helvetica for Caritas" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas"/>
+      <w:b w:val="1"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CaritasHeadline4fettZchn">
+  <w:style w:type="character" w:styleId="CaritasHeadline4fettZchn" w:customStyle="1">
     <w:name w:val="Caritas Headline 4 fett Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="CaritasHeadline4fett"/>
     <w:rsid w:val="001B4801"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica for Caritas" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Helvetica for Caritas" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas"/>
+      <w:b w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="0049552B"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="006367D6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:bar w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="nil"/>
+      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="002D205C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:bar w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="nil"/>
+      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D205C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:val="nil"/>
+      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
       <w:lang w:val="de-AT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...72 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4209,91 +1452,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mifxqcxKlnhmFF7NRS5x1wmOSuNag==">CgMxLjA4AHIhMTJ2N3EzdFdzVXRWM2FIUkF3bTBWcUMtS0o4QW01ckVJ</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4DFD9F-5090-463E-AAE1-D45D28DEF783}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Andrea Tauchner</dc:creator>
-  <cp:keywords/>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>