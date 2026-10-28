--- v2 (2026-09-12)
+++ v3 (2026-10-28)
@@ -1,1216 +1,3857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...4 lines deleted...]
-          <w:color w:val="e36c09"/>
+    <w:p w14:paraId="74C090F7" w14:textId="77777777" w:rsidR="00AA041D" w:rsidRPr="008A4636" w:rsidRDefault="00AA041D" w:rsidP="00AA041D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="e36c09"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4636">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Wochentagsordnung </w:t>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wochentagsordnung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4636">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="36E0CDA8" w14:textId="77777777" w:rsidR="00384516" w:rsidRDefault="00384516" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="63AE9494" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="311A7519" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRPr="00DB096D" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="800080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB096D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="800080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Samstag, 12. September</w:t>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>24. Oktober</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5F0B071D" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>07.30 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Abfahrt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach Wien/Stephansdom bei der BH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451CC4DE" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>12.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gottesdienst im Stephansdom mit KD Kan. Franz Brei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB9509C" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRPr="00EF6C6B" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F567A52" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>KEINE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Vorabendmesse!</w:t>
+        <w:t>Vorabendmesse!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="039F42D5" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4182536A" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Sonntag, 13. September</w:t>
+    <w:p w14:paraId="3FC6E645" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonntag, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Oktober </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...28 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="4C7CB9F6" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>07.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Frühmesse</w:t>
+        <w:t>Frühmesse in der Stadtpfarrkirche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...13 lines deleted...]
-          <w:color w:val="000099"/>
+    <w:p w14:paraId="67F6E47D" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A86C40" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294D88C0" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRPr="00EF6C6B" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Pilgerwallfahrt der Vereine nach Maria Bild</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E83FBC1" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRPr="00EF6C6B" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-          <w:color w:val="000099"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>10.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Festmesse im Feuerwehrhaus Jennersdorf</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">(Keine hl. Messe um 9.30 Uhr in der Stadtpfarrkirche)</w:t>
+        <w:t>Festgottesdienst mit KD Kan. Franz Brei in Maria Bild</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="524CA2B5" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...405 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p w14:paraId="610AD983" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>KEINE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Messfeier beim Vereinsheim in Henndorf</w:t>
-[...7 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:t>Hl. Messe um 9.30 Uhr in der Stadtpfarrkirche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C19DA53" w14:textId="77777777" w:rsidR="00EF6C6B" w:rsidRDefault="00EF6C6B" w:rsidP="002D2A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DF08CD" w14:textId="77777777" w:rsidR="003E08F4" w:rsidRDefault="003E08F4" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEFABF1" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC0298A" w14:textId="7B2C7E4A" w:rsidR="003E08F4" w:rsidRPr="00DF4EDF" w:rsidRDefault="003E08F4" w:rsidP="003E08F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mittwoch, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6C6B" w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4EDF" w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57A91" w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. Oktober</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49066B2C" w14:textId="77777777" w:rsidR="003E08F4" w:rsidRPr="00EE4CA2" w:rsidRDefault="003E08F4" w:rsidP="003E08F4">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.00 Uhr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE4CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Morgenlob</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B44B5D0" w14:textId="77777777" w:rsidR="00C45114" w:rsidRDefault="00C45114" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E2C2B9" w14:textId="77777777" w:rsidR="00F57A91" w:rsidRDefault="00F57A91" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6E0E38" w14:textId="424F1D6D" w:rsidR="003E08F4" w:rsidRPr="00DB096D" w:rsidRDefault="003E08F4" w:rsidP="003E08F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB096D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samstag, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="800080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. Oktober</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C213696" w14:textId="16723D22" w:rsidR="003E08F4" w:rsidRDefault="00DF4EDF" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>17.30 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:tab/>
-        <w:br w:type="textWrapping"/>
+        <w:t>Rosenkranz u. Beichtmöglichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F635079" w14:textId="5D80784E" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>18.00 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06202CBE" w14:textId="77777777" w:rsidR="00EF6C6B" w:rsidRDefault="00EF6C6B" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBD7687" w14:textId="77777777" w:rsidR="00EF6C6B" w:rsidRDefault="00EF6C6B" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B402255" w14:textId="063C2F30" w:rsidR="003E08F4" w:rsidRDefault="003E08F4" w:rsidP="003E08F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonntag, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>1. November - ALLERHEILIGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7810C9D6" w14:textId="40030362" w:rsidR="00DF4EDF" w:rsidRPr="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>KEINE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Frühmesse!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371C1526" w14:textId="4EA59DD1" w:rsidR="00DF4EDF" w:rsidRPr="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.30 Uhr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Kranzniederlegung in Rax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6416C4" w14:textId="3301786D" w:rsidR="00DF4EDF" w:rsidRPr="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:pStyle w:val="Tabellenstil2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.30 Uhr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Festmesse mit der Stadtkapelle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anschließend Totengedenken am Mutter Teresa Platz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CA2D60" w14:textId="360DD7CC" w:rsidR="00DF4EDF" w:rsidRPr="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="00DF4EDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> in der Stadtpfarrkirche)</w:t>
+        </w:rPr>
+        <w:t>14.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heilige Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>in der Friedhofskapelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900CC"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, anschließend Gräbersegnung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4B49CE11" w14:textId="7720CC38" w:rsidR="00D33668" w:rsidRDefault="00D33668" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="44E588C9" w14:textId="77777777" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDB173C" w14:textId="4AEB61F3" w:rsidR="00EF6C6B" w:rsidRPr="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006600"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Montag, 2. November – ALLERSEELEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A661B8" w14:textId="6B200D5B" w:rsidR="00DF4EDF" w:rsidRDefault="00DF4EDF" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>18.00 Uhr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Heilige Messe für alle Verstorbenen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E54EACA" w14:textId="77777777" w:rsidR="003E08F4" w:rsidRDefault="003E08F4" w:rsidP="004E5FA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000099"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003E08F4" w:rsidSect="006F7CC7">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="340" w:right="284" w:bottom="284" w:left="964" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0504020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Helvetica for Caritas">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="021B7C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="564AEF7E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54725453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="392CCF56"/>
+    <w:lvl w:ilvl="0" w:tplc="04070009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="691223660">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1670786930">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="004C0B17"/>
+    <w:rsid w:val="000052BA"/>
+    <w:rsid w:val="000057AA"/>
+    <w:rsid w:val="0000650D"/>
+    <w:rsid w:val="00010E3D"/>
+    <w:rsid w:val="00010F48"/>
+    <w:rsid w:val="000114C8"/>
+    <w:rsid w:val="00012705"/>
+    <w:rsid w:val="000132DB"/>
+    <w:rsid w:val="00013391"/>
+    <w:rsid w:val="000142CB"/>
+    <w:rsid w:val="00016653"/>
+    <w:rsid w:val="0002076C"/>
+    <w:rsid w:val="00021AA9"/>
+    <w:rsid w:val="00021BC2"/>
+    <w:rsid w:val="000238AC"/>
+    <w:rsid w:val="0002473A"/>
+    <w:rsid w:val="00025E0D"/>
+    <w:rsid w:val="00027205"/>
+    <w:rsid w:val="0003091A"/>
+    <w:rsid w:val="0003167C"/>
+    <w:rsid w:val="000318A8"/>
+    <w:rsid w:val="00031D03"/>
+    <w:rsid w:val="00032E1C"/>
+    <w:rsid w:val="00037260"/>
+    <w:rsid w:val="00037A9C"/>
+    <w:rsid w:val="00043E54"/>
+    <w:rsid w:val="00045A8C"/>
+    <w:rsid w:val="000462C3"/>
+    <w:rsid w:val="000467B4"/>
+    <w:rsid w:val="0004775E"/>
+    <w:rsid w:val="000500B6"/>
+    <w:rsid w:val="000504C9"/>
+    <w:rsid w:val="00050645"/>
+    <w:rsid w:val="00052783"/>
+    <w:rsid w:val="00052E39"/>
+    <w:rsid w:val="000533BA"/>
+    <w:rsid w:val="00057012"/>
+    <w:rsid w:val="0006047F"/>
+    <w:rsid w:val="00060BB7"/>
+    <w:rsid w:val="0006112B"/>
+    <w:rsid w:val="000616B0"/>
+    <w:rsid w:val="00061C37"/>
+    <w:rsid w:val="00064B3D"/>
+    <w:rsid w:val="000674DC"/>
+    <w:rsid w:val="00070366"/>
+    <w:rsid w:val="00071B95"/>
+    <w:rsid w:val="00071D6A"/>
+    <w:rsid w:val="00073022"/>
+    <w:rsid w:val="0007385C"/>
+    <w:rsid w:val="00075799"/>
+    <w:rsid w:val="00077FE5"/>
+    <w:rsid w:val="000821C4"/>
+    <w:rsid w:val="000836D2"/>
+    <w:rsid w:val="0008406F"/>
+    <w:rsid w:val="00085135"/>
+    <w:rsid w:val="0008547C"/>
+    <w:rsid w:val="00086CD1"/>
+    <w:rsid w:val="000903BE"/>
+    <w:rsid w:val="00090AEF"/>
+    <w:rsid w:val="00094EA4"/>
+    <w:rsid w:val="0009512C"/>
+    <w:rsid w:val="0009618C"/>
+    <w:rsid w:val="00096301"/>
+    <w:rsid w:val="000A2FA5"/>
+    <w:rsid w:val="000A3A9A"/>
+    <w:rsid w:val="000A3CE2"/>
+    <w:rsid w:val="000A64A7"/>
+    <w:rsid w:val="000A73C5"/>
+    <w:rsid w:val="000B057C"/>
+    <w:rsid w:val="000B0824"/>
+    <w:rsid w:val="000B24F1"/>
+    <w:rsid w:val="000B2BCB"/>
+    <w:rsid w:val="000B4BC5"/>
+    <w:rsid w:val="000B5854"/>
+    <w:rsid w:val="000B5F09"/>
+    <w:rsid w:val="000B6BE5"/>
+    <w:rsid w:val="000C0A2F"/>
+    <w:rsid w:val="000C1570"/>
+    <w:rsid w:val="000C2232"/>
+    <w:rsid w:val="000C40A1"/>
+    <w:rsid w:val="000C77CC"/>
+    <w:rsid w:val="000D0628"/>
+    <w:rsid w:val="000D0C3E"/>
+    <w:rsid w:val="000D186C"/>
+    <w:rsid w:val="000D1FBE"/>
+    <w:rsid w:val="000D6D4F"/>
+    <w:rsid w:val="000E0910"/>
+    <w:rsid w:val="000E15E3"/>
+    <w:rsid w:val="000E31C7"/>
+    <w:rsid w:val="000E3A7F"/>
+    <w:rsid w:val="000E49ED"/>
+    <w:rsid w:val="000E52F9"/>
+    <w:rsid w:val="000E55AA"/>
+    <w:rsid w:val="000E6439"/>
+    <w:rsid w:val="000E6832"/>
+    <w:rsid w:val="000E6D31"/>
+    <w:rsid w:val="000F20BA"/>
+    <w:rsid w:val="000F3DE2"/>
+    <w:rsid w:val="000F6DD5"/>
+    <w:rsid w:val="000F754F"/>
+    <w:rsid w:val="000F7880"/>
+    <w:rsid w:val="00102A94"/>
+    <w:rsid w:val="0010490C"/>
+    <w:rsid w:val="00106208"/>
+    <w:rsid w:val="00107090"/>
+    <w:rsid w:val="00107224"/>
+    <w:rsid w:val="00111142"/>
+    <w:rsid w:val="00111FE5"/>
+    <w:rsid w:val="0011644B"/>
+    <w:rsid w:val="00120016"/>
+    <w:rsid w:val="0012043B"/>
+    <w:rsid w:val="00120E18"/>
+    <w:rsid w:val="00122115"/>
+    <w:rsid w:val="00122FFC"/>
+    <w:rsid w:val="00124B31"/>
+    <w:rsid w:val="00125A7E"/>
+    <w:rsid w:val="00125BCB"/>
+    <w:rsid w:val="001265E9"/>
+    <w:rsid w:val="001269B9"/>
+    <w:rsid w:val="00126EB6"/>
+    <w:rsid w:val="0012733D"/>
+    <w:rsid w:val="00130CA4"/>
+    <w:rsid w:val="00131B0F"/>
+    <w:rsid w:val="00131B2E"/>
+    <w:rsid w:val="00135C68"/>
+    <w:rsid w:val="00136EB0"/>
+    <w:rsid w:val="001513A8"/>
+    <w:rsid w:val="0015160F"/>
+    <w:rsid w:val="00151F79"/>
+    <w:rsid w:val="001532D4"/>
+    <w:rsid w:val="001533D6"/>
+    <w:rsid w:val="00161DD7"/>
+    <w:rsid w:val="00161DE9"/>
+    <w:rsid w:val="00162B57"/>
+    <w:rsid w:val="00165C04"/>
+    <w:rsid w:val="00173A64"/>
+    <w:rsid w:val="00175115"/>
+    <w:rsid w:val="00175ABE"/>
+    <w:rsid w:val="00177C58"/>
+    <w:rsid w:val="0018094B"/>
+    <w:rsid w:val="00182BE2"/>
+    <w:rsid w:val="001831C2"/>
+    <w:rsid w:val="001833BF"/>
+    <w:rsid w:val="00184884"/>
+    <w:rsid w:val="0018736E"/>
+    <w:rsid w:val="0019092A"/>
+    <w:rsid w:val="00192561"/>
+    <w:rsid w:val="001968CE"/>
+    <w:rsid w:val="00197ECE"/>
+    <w:rsid w:val="001A00B0"/>
+    <w:rsid w:val="001A03C5"/>
+    <w:rsid w:val="001A07B0"/>
+    <w:rsid w:val="001A11E3"/>
+    <w:rsid w:val="001A1A16"/>
+    <w:rsid w:val="001A232B"/>
+    <w:rsid w:val="001A2569"/>
+    <w:rsid w:val="001A2CDD"/>
+    <w:rsid w:val="001A33C7"/>
+    <w:rsid w:val="001A42E1"/>
+    <w:rsid w:val="001A4EB1"/>
+    <w:rsid w:val="001A62B5"/>
+    <w:rsid w:val="001B0BC4"/>
+    <w:rsid w:val="001B2766"/>
+    <w:rsid w:val="001B29AB"/>
+    <w:rsid w:val="001B3F4B"/>
+    <w:rsid w:val="001B4801"/>
+    <w:rsid w:val="001B5213"/>
+    <w:rsid w:val="001B5402"/>
+    <w:rsid w:val="001B5B55"/>
+    <w:rsid w:val="001C22E1"/>
+    <w:rsid w:val="001C3626"/>
+    <w:rsid w:val="001C3BE6"/>
+    <w:rsid w:val="001C519F"/>
+    <w:rsid w:val="001C71CC"/>
+    <w:rsid w:val="001D300E"/>
+    <w:rsid w:val="001D3340"/>
+    <w:rsid w:val="001D3737"/>
+    <w:rsid w:val="001D3AAC"/>
+    <w:rsid w:val="001D53A7"/>
+    <w:rsid w:val="001D5698"/>
+    <w:rsid w:val="001D6690"/>
+    <w:rsid w:val="001E1400"/>
+    <w:rsid w:val="001E2BC6"/>
+    <w:rsid w:val="001E3397"/>
+    <w:rsid w:val="001E44EC"/>
+    <w:rsid w:val="001E47DA"/>
+    <w:rsid w:val="001E5715"/>
+    <w:rsid w:val="001E5E79"/>
+    <w:rsid w:val="001F0127"/>
+    <w:rsid w:val="001F1763"/>
+    <w:rsid w:val="001F3F3F"/>
+    <w:rsid w:val="00201967"/>
+    <w:rsid w:val="00202288"/>
+    <w:rsid w:val="00203D84"/>
+    <w:rsid w:val="0020619F"/>
+    <w:rsid w:val="002109B8"/>
+    <w:rsid w:val="0021372A"/>
+    <w:rsid w:val="002152AF"/>
+    <w:rsid w:val="0021539D"/>
+    <w:rsid w:val="00216CE2"/>
+    <w:rsid w:val="00217CE5"/>
+    <w:rsid w:val="00217EC5"/>
+    <w:rsid w:val="002202A0"/>
+    <w:rsid w:val="00221977"/>
+    <w:rsid w:val="0022652A"/>
+    <w:rsid w:val="002267DD"/>
+    <w:rsid w:val="00227840"/>
+    <w:rsid w:val="00230DA2"/>
+    <w:rsid w:val="00231B23"/>
+    <w:rsid w:val="00231BF1"/>
+    <w:rsid w:val="0023310D"/>
+    <w:rsid w:val="00233703"/>
+    <w:rsid w:val="00235B16"/>
+    <w:rsid w:val="00236E16"/>
+    <w:rsid w:val="0024068C"/>
+    <w:rsid w:val="00240C6F"/>
+    <w:rsid w:val="00243AE3"/>
+    <w:rsid w:val="00244B72"/>
+    <w:rsid w:val="00246B53"/>
+    <w:rsid w:val="00250777"/>
+    <w:rsid w:val="0025078A"/>
+    <w:rsid w:val="00251602"/>
+    <w:rsid w:val="00252D11"/>
+    <w:rsid w:val="00253EAA"/>
+    <w:rsid w:val="00257361"/>
+    <w:rsid w:val="002618A6"/>
+    <w:rsid w:val="00281A87"/>
+    <w:rsid w:val="00281E08"/>
+    <w:rsid w:val="00283F2A"/>
+    <w:rsid w:val="00284922"/>
+    <w:rsid w:val="00285AC1"/>
+    <w:rsid w:val="002863A1"/>
+    <w:rsid w:val="00286D8B"/>
+    <w:rsid w:val="0028771F"/>
+    <w:rsid w:val="00290E12"/>
+    <w:rsid w:val="00290FF4"/>
+    <w:rsid w:val="002924E6"/>
+    <w:rsid w:val="0029426C"/>
+    <w:rsid w:val="0029539A"/>
+    <w:rsid w:val="0029547E"/>
+    <w:rsid w:val="00295990"/>
+    <w:rsid w:val="00296053"/>
+    <w:rsid w:val="0029658C"/>
+    <w:rsid w:val="00296F14"/>
+    <w:rsid w:val="00297099"/>
+    <w:rsid w:val="002A0DF7"/>
+    <w:rsid w:val="002A1787"/>
+    <w:rsid w:val="002A3E8A"/>
+    <w:rsid w:val="002A59E7"/>
+    <w:rsid w:val="002B07CB"/>
+    <w:rsid w:val="002B14BE"/>
+    <w:rsid w:val="002B2810"/>
+    <w:rsid w:val="002B2E43"/>
+    <w:rsid w:val="002C1363"/>
+    <w:rsid w:val="002C1BA3"/>
+    <w:rsid w:val="002C35C2"/>
+    <w:rsid w:val="002C4513"/>
+    <w:rsid w:val="002C4D8C"/>
+    <w:rsid w:val="002D09E1"/>
+    <w:rsid w:val="002D1ED0"/>
+    <w:rsid w:val="002D205C"/>
+    <w:rsid w:val="002D2A4B"/>
+    <w:rsid w:val="002D3109"/>
+    <w:rsid w:val="002D3442"/>
+    <w:rsid w:val="002D6C9D"/>
+    <w:rsid w:val="002E18EC"/>
+    <w:rsid w:val="002E271C"/>
+    <w:rsid w:val="002E2A54"/>
+    <w:rsid w:val="002E43B1"/>
+    <w:rsid w:val="002E5C67"/>
+    <w:rsid w:val="002E6A94"/>
+    <w:rsid w:val="002F020E"/>
+    <w:rsid w:val="002F2B0F"/>
+    <w:rsid w:val="002F3748"/>
+    <w:rsid w:val="002F379A"/>
+    <w:rsid w:val="002F3F6A"/>
+    <w:rsid w:val="002F4D91"/>
+    <w:rsid w:val="002F5702"/>
+    <w:rsid w:val="002F6B9B"/>
+    <w:rsid w:val="00300A91"/>
+    <w:rsid w:val="00301EFE"/>
+    <w:rsid w:val="00305062"/>
+    <w:rsid w:val="003070E5"/>
+    <w:rsid w:val="003076CA"/>
+    <w:rsid w:val="003077FD"/>
+    <w:rsid w:val="00307DD2"/>
+    <w:rsid w:val="00312858"/>
+    <w:rsid w:val="0031322E"/>
+    <w:rsid w:val="00313D9E"/>
+    <w:rsid w:val="00314BF1"/>
+    <w:rsid w:val="003151C5"/>
+    <w:rsid w:val="00315A80"/>
+    <w:rsid w:val="00315C7F"/>
+    <w:rsid w:val="00316D36"/>
+    <w:rsid w:val="003217D8"/>
+    <w:rsid w:val="0032308B"/>
+    <w:rsid w:val="00324821"/>
+    <w:rsid w:val="0033072A"/>
+    <w:rsid w:val="0033572B"/>
+    <w:rsid w:val="003359BF"/>
+    <w:rsid w:val="00337C55"/>
+    <w:rsid w:val="00341A01"/>
+    <w:rsid w:val="0034337A"/>
+    <w:rsid w:val="003463C1"/>
+    <w:rsid w:val="00346782"/>
+    <w:rsid w:val="00350135"/>
+    <w:rsid w:val="00350377"/>
+    <w:rsid w:val="003503BC"/>
+    <w:rsid w:val="003514CF"/>
+    <w:rsid w:val="0035246A"/>
+    <w:rsid w:val="00353F0F"/>
+    <w:rsid w:val="0035471A"/>
+    <w:rsid w:val="00354918"/>
+    <w:rsid w:val="00354D63"/>
+    <w:rsid w:val="00355304"/>
+    <w:rsid w:val="00355B98"/>
+    <w:rsid w:val="003579EA"/>
+    <w:rsid w:val="00357AE3"/>
+    <w:rsid w:val="00357CC3"/>
+    <w:rsid w:val="00362B00"/>
+    <w:rsid w:val="00364028"/>
+    <w:rsid w:val="0036489F"/>
+    <w:rsid w:val="00365236"/>
+    <w:rsid w:val="003667A3"/>
+    <w:rsid w:val="00367062"/>
+    <w:rsid w:val="00371252"/>
+    <w:rsid w:val="003729F0"/>
+    <w:rsid w:val="003747CD"/>
+    <w:rsid w:val="003749FA"/>
+    <w:rsid w:val="00375D85"/>
+    <w:rsid w:val="0037681D"/>
+    <w:rsid w:val="003777C5"/>
+    <w:rsid w:val="00380FB1"/>
+    <w:rsid w:val="0038254C"/>
+    <w:rsid w:val="003833CD"/>
+    <w:rsid w:val="00384516"/>
+    <w:rsid w:val="00384AEA"/>
+    <w:rsid w:val="00384FF6"/>
+    <w:rsid w:val="0039337A"/>
+    <w:rsid w:val="00393D28"/>
+    <w:rsid w:val="00394D85"/>
+    <w:rsid w:val="00395E91"/>
+    <w:rsid w:val="00396DE6"/>
+    <w:rsid w:val="003A1F42"/>
+    <w:rsid w:val="003A343E"/>
+    <w:rsid w:val="003A696C"/>
+    <w:rsid w:val="003A7168"/>
+    <w:rsid w:val="003B041D"/>
+    <w:rsid w:val="003B10F7"/>
+    <w:rsid w:val="003B1C97"/>
+    <w:rsid w:val="003B2386"/>
+    <w:rsid w:val="003B605B"/>
+    <w:rsid w:val="003C16FD"/>
+    <w:rsid w:val="003C26C8"/>
+    <w:rsid w:val="003C3FA9"/>
+    <w:rsid w:val="003C3FF7"/>
+    <w:rsid w:val="003D046D"/>
+    <w:rsid w:val="003D079C"/>
+    <w:rsid w:val="003D4390"/>
+    <w:rsid w:val="003D44BD"/>
+    <w:rsid w:val="003D5395"/>
+    <w:rsid w:val="003D617D"/>
+    <w:rsid w:val="003D77E1"/>
+    <w:rsid w:val="003E08F4"/>
+    <w:rsid w:val="003E0A37"/>
+    <w:rsid w:val="003E1686"/>
+    <w:rsid w:val="003E16D8"/>
+    <w:rsid w:val="003E1EC3"/>
+    <w:rsid w:val="003E3B6E"/>
+    <w:rsid w:val="003E404B"/>
+    <w:rsid w:val="003E507F"/>
+    <w:rsid w:val="003E6437"/>
+    <w:rsid w:val="003E693E"/>
+    <w:rsid w:val="003E7C9E"/>
+    <w:rsid w:val="003F2DA5"/>
+    <w:rsid w:val="003F3196"/>
+    <w:rsid w:val="003F345C"/>
+    <w:rsid w:val="003F4398"/>
+    <w:rsid w:val="003F7195"/>
+    <w:rsid w:val="00403B69"/>
+    <w:rsid w:val="004054BA"/>
+    <w:rsid w:val="00412359"/>
+    <w:rsid w:val="0041329F"/>
+    <w:rsid w:val="00413B6E"/>
+    <w:rsid w:val="00414026"/>
+    <w:rsid w:val="00414201"/>
+    <w:rsid w:val="00414A50"/>
+    <w:rsid w:val="00415D15"/>
+    <w:rsid w:val="0041641A"/>
+    <w:rsid w:val="00420D8F"/>
+    <w:rsid w:val="0042158E"/>
+    <w:rsid w:val="004218AF"/>
+    <w:rsid w:val="004223BD"/>
+    <w:rsid w:val="00427047"/>
+    <w:rsid w:val="00430A87"/>
+    <w:rsid w:val="00430C20"/>
+    <w:rsid w:val="00431454"/>
+    <w:rsid w:val="00431FD4"/>
+    <w:rsid w:val="00432F0C"/>
+    <w:rsid w:val="00433457"/>
+    <w:rsid w:val="00433917"/>
+    <w:rsid w:val="00434477"/>
+    <w:rsid w:val="00435C44"/>
+    <w:rsid w:val="00441F51"/>
+    <w:rsid w:val="00442CDD"/>
+    <w:rsid w:val="0044395C"/>
+    <w:rsid w:val="00443978"/>
+    <w:rsid w:val="00443AD0"/>
+    <w:rsid w:val="00445452"/>
+    <w:rsid w:val="00445879"/>
+    <w:rsid w:val="00446BF7"/>
+    <w:rsid w:val="0045015E"/>
+    <w:rsid w:val="00450306"/>
+    <w:rsid w:val="0045279F"/>
+    <w:rsid w:val="00452EE3"/>
+    <w:rsid w:val="004549BB"/>
+    <w:rsid w:val="0045575B"/>
+    <w:rsid w:val="004568BA"/>
+    <w:rsid w:val="00457505"/>
+    <w:rsid w:val="00457E10"/>
+    <w:rsid w:val="00460E9C"/>
+    <w:rsid w:val="004616D4"/>
+    <w:rsid w:val="004623E8"/>
+    <w:rsid w:val="00463297"/>
+    <w:rsid w:val="00464727"/>
+    <w:rsid w:val="00464D63"/>
+    <w:rsid w:val="00470BC7"/>
+    <w:rsid w:val="00471205"/>
+    <w:rsid w:val="004728FB"/>
+    <w:rsid w:val="00472FF0"/>
+    <w:rsid w:val="0047683E"/>
+    <w:rsid w:val="00477C3B"/>
+    <w:rsid w:val="0048114A"/>
+    <w:rsid w:val="00481995"/>
+    <w:rsid w:val="00484342"/>
+    <w:rsid w:val="00484D4E"/>
+    <w:rsid w:val="00484FA7"/>
+    <w:rsid w:val="00485C38"/>
+    <w:rsid w:val="00487C20"/>
+    <w:rsid w:val="00491F74"/>
+    <w:rsid w:val="00493CBB"/>
+    <w:rsid w:val="004945C9"/>
+    <w:rsid w:val="0049552B"/>
+    <w:rsid w:val="00496252"/>
+    <w:rsid w:val="00496D6D"/>
+    <w:rsid w:val="004A17BF"/>
+    <w:rsid w:val="004A4C5F"/>
+    <w:rsid w:val="004A51F6"/>
+    <w:rsid w:val="004B121B"/>
+    <w:rsid w:val="004B74BE"/>
+    <w:rsid w:val="004B75F7"/>
+    <w:rsid w:val="004C0B17"/>
+    <w:rsid w:val="004C1065"/>
+    <w:rsid w:val="004C128F"/>
+    <w:rsid w:val="004C171D"/>
+    <w:rsid w:val="004C24C3"/>
+    <w:rsid w:val="004C2BCE"/>
+    <w:rsid w:val="004C4180"/>
+    <w:rsid w:val="004C53E9"/>
+    <w:rsid w:val="004C74DC"/>
+    <w:rsid w:val="004D270C"/>
+    <w:rsid w:val="004D44EE"/>
+    <w:rsid w:val="004D5CC6"/>
+    <w:rsid w:val="004E01E7"/>
+    <w:rsid w:val="004E0E8B"/>
+    <w:rsid w:val="004E4BB9"/>
+    <w:rsid w:val="004E5FA1"/>
+    <w:rsid w:val="004E72DC"/>
+    <w:rsid w:val="004F1AD2"/>
+    <w:rsid w:val="004F1DB1"/>
+    <w:rsid w:val="004F27B7"/>
+    <w:rsid w:val="004F438E"/>
+    <w:rsid w:val="004F5D02"/>
+    <w:rsid w:val="004F6E16"/>
+    <w:rsid w:val="004F7946"/>
+    <w:rsid w:val="0050039F"/>
+    <w:rsid w:val="005014CA"/>
+    <w:rsid w:val="005017C4"/>
+    <w:rsid w:val="00502D99"/>
+    <w:rsid w:val="005039D3"/>
+    <w:rsid w:val="0050547E"/>
+    <w:rsid w:val="00506457"/>
+    <w:rsid w:val="005070E4"/>
+    <w:rsid w:val="005104D3"/>
+    <w:rsid w:val="00510E1F"/>
+    <w:rsid w:val="00511023"/>
+    <w:rsid w:val="00511A2B"/>
+    <w:rsid w:val="00514783"/>
+    <w:rsid w:val="00515DD7"/>
+    <w:rsid w:val="0051608C"/>
+    <w:rsid w:val="0051623A"/>
+    <w:rsid w:val="00516916"/>
+    <w:rsid w:val="005222FF"/>
+    <w:rsid w:val="005266A4"/>
+    <w:rsid w:val="00530658"/>
+    <w:rsid w:val="00531029"/>
+    <w:rsid w:val="00532D76"/>
+    <w:rsid w:val="00532EEB"/>
+    <w:rsid w:val="00534563"/>
+    <w:rsid w:val="00534AAE"/>
+    <w:rsid w:val="00537F6A"/>
+    <w:rsid w:val="00541850"/>
+    <w:rsid w:val="0054185A"/>
+    <w:rsid w:val="00542339"/>
+    <w:rsid w:val="00547A0E"/>
+    <w:rsid w:val="00553A94"/>
+    <w:rsid w:val="00555261"/>
+    <w:rsid w:val="00555A22"/>
+    <w:rsid w:val="00556CC5"/>
+    <w:rsid w:val="00560023"/>
+    <w:rsid w:val="00560049"/>
+    <w:rsid w:val="00561004"/>
+    <w:rsid w:val="00561CB2"/>
+    <w:rsid w:val="005624D1"/>
+    <w:rsid w:val="00562683"/>
+    <w:rsid w:val="00565180"/>
+    <w:rsid w:val="00565E61"/>
+    <w:rsid w:val="005664AE"/>
+    <w:rsid w:val="00567202"/>
+    <w:rsid w:val="0056726C"/>
+    <w:rsid w:val="0057053D"/>
+    <w:rsid w:val="00570F85"/>
+    <w:rsid w:val="0057103A"/>
+    <w:rsid w:val="005717BB"/>
+    <w:rsid w:val="00572DDD"/>
+    <w:rsid w:val="00574A33"/>
+    <w:rsid w:val="00577C9A"/>
+    <w:rsid w:val="005813E6"/>
+    <w:rsid w:val="00582854"/>
+    <w:rsid w:val="00584080"/>
+    <w:rsid w:val="005845A2"/>
+    <w:rsid w:val="00584736"/>
+    <w:rsid w:val="00585362"/>
+    <w:rsid w:val="0058584D"/>
+    <w:rsid w:val="0058590D"/>
+    <w:rsid w:val="00587282"/>
+    <w:rsid w:val="005875AB"/>
+    <w:rsid w:val="00591B84"/>
+    <w:rsid w:val="00591D9D"/>
+    <w:rsid w:val="00597FE6"/>
+    <w:rsid w:val="005A116D"/>
+    <w:rsid w:val="005A13E9"/>
+    <w:rsid w:val="005A379A"/>
+    <w:rsid w:val="005A4574"/>
+    <w:rsid w:val="005A729B"/>
+    <w:rsid w:val="005A7472"/>
+    <w:rsid w:val="005A7F25"/>
+    <w:rsid w:val="005B0609"/>
+    <w:rsid w:val="005B34C1"/>
+    <w:rsid w:val="005B560A"/>
+    <w:rsid w:val="005B5E90"/>
+    <w:rsid w:val="005B7C2C"/>
+    <w:rsid w:val="005C0040"/>
+    <w:rsid w:val="005C178B"/>
+    <w:rsid w:val="005C3D55"/>
+    <w:rsid w:val="005C5745"/>
+    <w:rsid w:val="005C61B7"/>
+    <w:rsid w:val="005C6769"/>
+    <w:rsid w:val="005C7915"/>
+    <w:rsid w:val="005D0A08"/>
+    <w:rsid w:val="005D1AEF"/>
+    <w:rsid w:val="005D5534"/>
+    <w:rsid w:val="005D5AD8"/>
+    <w:rsid w:val="005D77B0"/>
+    <w:rsid w:val="005E087F"/>
+    <w:rsid w:val="005E09E4"/>
+    <w:rsid w:val="005E12F5"/>
+    <w:rsid w:val="005E20EF"/>
+    <w:rsid w:val="005E2387"/>
+    <w:rsid w:val="005E3745"/>
+    <w:rsid w:val="005E4308"/>
+    <w:rsid w:val="005E581E"/>
+    <w:rsid w:val="005E5A46"/>
+    <w:rsid w:val="005F123D"/>
+    <w:rsid w:val="005F157A"/>
+    <w:rsid w:val="005F224E"/>
+    <w:rsid w:val="005F2878"/>
+    <w:rsid w:val="005F78E1"/>
+    <w:rsid w:val="005F7BF9"/>
+    <w:rsid w:val="00601CC8"/>
+    <w:rsid w:val="00604461"/>
+    <w:rsid w:val="0060564C"/>
+    <w:rsid w:val="006070B0"/>
+    <w:rsid w:val="0060720C"/>
+    <w:rsid w:val="006072B2"/>
+    <w:rsid w:val="00610460"/>
+    <w:rsid w:val="00611885"/>
+    <w:rsid w:val="0061305F"/>
+    <w:rsid w:val="0061402B"/>
+    <w:rsid w:val="00615949"/>
+    <w:rsid w:val="00616441"/>
+    <w:rsid w:val="00616DCE"/>
+    <w:rsid w:val="00620640"/>
+    <w:rsid w:val="006234CC"/>
+    <w:rsid w:val="00623B3C"/>
+    <w:rsid w:val="00624138"/>
+    <w:rsid w:val="00625E09"/>
+    <w:rsid w:val="006340C2"/>
+    <w:rsid w:val="0063551D"/>
+    <w:rsid w:val="006367D6"/>
+    <w:rsid w:val="0063689A"/>
+    <w:rsid w:val="006369F8"/>
+    <w:rsid w:val="00641124"/>
+    <w:rsid w:val="00641ED9"/>
+    <w:rsid w:val="00642DC6"/>
+    <w:rsid w:val="006434D2"/>
+    <w:rsid w:val="00643C99"/>
+    <w:rsid w:val="00646962"/>
+    <w:rsid w:val="00646F81"/>
+    <w:rsid w:val="006532BD"/>
+    <w:rsid w:val="006541F9"/>
+    <w:rsid w:val="006544E9"/>
+    <w:rsid w:val="006545E5"/>
+    <w:rsid w:val="006574DB"/>
+    <w:rsid w:val="00657B1D"/>
+    <w:rsid w:val="00660217"/>
+    <w:rsid w:val="00661457"/>
+    <w:rsid w:val="006619AD"/>
+    <w:rsid w:val="00665442"/>
+    <w:rsid w:val="00665B2A"/>
+    <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="00671AFE"/>
+    <w:rsid w:val="006729F6"/>
+    <w:rsid w:val="00672A75"/>
+    <w:rsid w:val="00672E3C"/>
+    <w:rsid w:val="00673E27"/>
+    <w:rsid w:val="00681646"/>
+    <w:rsid w:val="006817D4"/>
+    <w:rsid w:val="00681E34"/>
+    <w:rsid w:val="00682D5F"/>
+    <w:rsid w:val="00684464"/>
+    <w:rsid w:val="006909B8"/>
+    <w:rsid w:val="00690B3E"/>
+    <w:rsid w:val="006941CC"/>
+    <w:rsid w:val="00696028"/>
+    <w:rsid w:val="006A09BA"/>
+    <w:rsid w:val="006A59CC"/>
+    <w:rsid w:val="006B214D"/>
+    <w:rsid w:val="006B2629"/>
+    <w:rsid w:val="006B2E87"/>
+    <w:rsid w:val="006B6047"/>
+    <w:rsid w:val="006B7EA7"/>
+    <w:rsid w:val="006C0BF1"/>
+    <w:rsid w:val="006C27AF"/>
+    <w:rsid w:val="006C2921"/>
+    <w:rsid w:val="006C2B86"/>
+    <w:rsid w:val="006C3CAC"/>
+    <w:rsid w:val="006C46CF"/>
+    <w:rsid w:val="006C58F2"/>
+    <w:rsid w:val="006C7E75"/>
+    <w:rsid w:val="006D09DD"/>
+    <w:rsid w:val="006D1833"/>
+    <w:rsid w:val="006D1C18"/>
+    <w:rsid w:val="006D53D1"/>
+    <w:rsid w:val="006D59BC"/>
+    <w:rsid w:val="006D60C5"/>
+    <w:rsid w:val="006D65B5"/>
+    <w:rsid w:val="006D7A2F"/>
+    <w:rsid w:val="006D7E4C"/>
+    <w:rsid w:val="006E0005"/>
+    <w:rsid w:val="006E0057"/>
+    <w:rsid w:val="006E0188"/>
+    <w:rsid w:val="006E1D84"/>
+    <w:rsid w:val="006E2423"/>
+    <w:rsid w:val="006E2F1C"/>
+    <w:rsid w:val="006E3DE5"/>
+    <w:rsid w:val="006E4324"/>
+    <w:rsid w:val="006E7A5E"/>
+    <w:rsid w:val="006F02BF"/>
+    <w:rsid w:val="006F1C2F"/>
+    <w:rsid w:val="006F322A"/>
+    <w:rsid w:val="006F5865"/>
+    <w:rsid w:val="006F59C5"/>
+    <w:rsid w:val="006F6E55"/>
+    <w:rsid w:val="006F7CC7"/>
+    <w:rsid w:val="00700480"/>
+    <w:rsid w:val="00700E73"/>
+    <w:rsid w:val="00703183"/>
+    <w:rsid w:val="00703D54"/>
+    <w:rsid w:val="00703D5E"/>
+    <w:rsid w:val="00704E20"/>
+    <w:rsid w:val="00705533"/>
+    <w:rsid w:val="00710CFB"/>
+    <w:rsid w:val="00710E40"/>
+    <w:rsid w:val="00713B47"/>
+    <w:rsid w:val="00714C99"/>
+    <w:rsid w:val="00715376"/>
+    <w:rsid w:val="00717AB7"/>
+    <w:rsid w:val="00717B8E"/>
+    <w:rsid w:val="00720BCE"/>
+    <w:rsid w:val="00723FF2"/>
+    <w:rsid w:val="007243D3"/>
+    <w:rsid w:val="0072650A"/>
+    <w:rsid w:val="00726CED"/>
+    <w:rsid w:val="0072706B"/>
+    <w:rsid w:val="00727D0C"/>
+    <w:rsid w:val="0073084B"/>
+    <w:rsid w:val="00731B59"/>
+    <w:rsid w:val="007335D9"/>
+    <w:rsid w:val="00734767"/>
+    <w:rsid w:val="007361AE"/>
+    <w:rsid w:val="00736E23"/>
+    <w:rsid w:val="0074006D"/>
+    <w:rsid w:val="00740992"/>
+    <w:rsid w:val="00740E39"/>
+    <w:rsid w:val="00741927"/>
+    <w:rsid w:val="00746FE7"/>
+    <w:rsid w:val="00747A87"/>
+    <w:rsid w:val="0075007F"/>
+    <w:rsid w:val="00752C69"/>
+    <w:rsid w:val="00753DAA"/>
+    <w:rsid w:val="0076002D"/>
+    <w:rsid w:val="00763180"/>
+    <w:rsid w:val="00765358"/>
+    <w:rsid w:val="0076600D"/>
+    <w:rsid w:val="00766EE8"/>
+    <w:rsid w:val="00767EE0"/>
+    <w:rsid w:val="007700E9"/>
+    <w:rsid w:val="007726EC"/>
+    <w:rsid w:val="00772C39"/>
+    <w:rsid w:val="007741FD"/>
+    <w:rsid w:val="007743AA"/>
+    <w:rsid w:val="00776E19"/>
+    <w:rsid w:val="00777743"/>
+    <w:rsid w:val="00781772"/>
+    <w:rsid w:val="0078197F"/>
+    <w:rsid w:val="00782E57"/>
+    <w:rsid w:val="0078315E"/>
+    <w:rsid w:val="00783757"/>
+    <w:rsid w:val="00784572"/>
+    <w:rsid w:val="00786503"/>
+    <w:rsid w:val="00790273"/>
+    <w:rsid w:val="007910FC"/>
+    <w:rsid w:val="0079148E"/>
+    <w:rsid w:val="007924EB"/>
+    <w:rsid w:val="007944AD"/>
+    <w:rsid w:val="00796954"/>
+    <w:rsid w:val="00796A80"/>
+    <w:rsid w:val="007A03DF"/>
+    <w:rsid w:val="007A061E"/>
+    <w:rsid w:val="007A0E6C"/>
+    <w:rsid w:val="007A1B1D"/>
+    <w:rsid w:val="007A7CCC"/>
+    <w:rsid w:val="007B0725"/>
+    <w:rsid w:val="007B11C7"/>
+    <w:rsid w:val="007B25C9"/>
+    <w:rsid w:val="007B3B00"/>
+    <w:rsid w:val="007B572F"/>
+    <w:rsid w:val="007B5B61"/>
+    <w:rsid w:val="007B5DBA"/>
+    <w:rsid w:val="007C0E7D"/>
+    <w:rsid w:val="007C141C"/>
+    <w:rsid w:val="007C3B59"/>
+    <w:rsid w:val="007C53C1"/>
+    <w:rsid w:val="007C6216"/>
+    <w:rsid w:val="007D220E"/>
+    <w:rsid w:val="007D28B6"/>
+    <w:rsid w:val="007D37C8"/>
+    <w:rsid w:val="007D5BAC"/>
+    <w:rsid w:val="007E0F8C"/>
+    <w:rsid w:val="007E2333"/>
+    <w:rsid w:val="007E2338"/>
+    <w:rsid w:val="007E3490"/>
+    <w:rsid w:val="007E50D2"/>
+    <w:rsid w:val="007E5572"/>
+    <w:rsid w:val="007E6025"/>
+    <w:rsid w:val="007E6C8F"/>
+    <w:rsid w:val="007E72A2"/>
+    <w:rsid w:val="007F11CE"/>
+    <w:rsid w:val="007F1467"/>
+    <w:rsid w:val="007F4693"/>
+    <w:rsid w:val="007F4DF0"/>
+    <w:rsid w:val="007F62BE"/>
+    <w:rsid w:val="007F6A78"/>
+    <w:rsid w:val="007F7AC7"/>
+    <w:rsid w:val="007F7E37"/>
+    <w:rsid w:val="00801C7D"/>
+    <w:rsid w:val="0080263A"/>
+    <w:rsid w:val="00802780"/>
+    <w:rsid w:val="0080391C"/>
+    <w:rsid w:val="00804423"/>
+    <w:rsid w:val="00804880"/>
+    <w:rsid w:val="0080533C"/>
+    <w:rsid w:val="00805EAB"/>
+    <w:rsid w:val="0080744A"/>
+    <w:rsid w:val="0081280E"/>
+    <w:rsid w:val="00812DC5"/>
+    <w:rsid w:val="008130D8"/>
+    <w:rsid w:val="0081332D"/>
+    <w:rsid w:val="00814217"/>
+    <w:rsid w:val="00815D7E"/>
+    <w:rsid w:val="00820139"/>
+    <w:rsid w:val="0082229A"/>
+    <w:rsid w:val="00822548"/>
+    <w:rsid w:val="008256BB"/>
+    <w:rsid w:val="00826693"/>
+    <w:rsid w:val="00830D0A"/>
+    <w:rsid w:val="00832C57"/>
+    <w:rsid w:val="00833B0A"/>
+    <w:rsid w:val="00835E4B"/>
+    <w:rsid w:val="008367A5"/>
+    <w:rsid w:val="008373EC"/>
+    <w:rsid w:val="00841734"/>
+    <w:rsid w:val="00841764"/>
+    <w:rsid w:val="00841B65"/>
+    <w:rsid w:val="008420BA"/>
+    <w:rsid w:val="00842538"/>
+    <w:rsid w:val="0085050F"/>
+    <w:rsid w:val="00853077"/>
+    <w:rsid w:val="008558EA"/>
+    <w:rsid w:val="00855F7D"/>
+    <w:rsid w:val="00856EFC"/>
+    <w:rsid w:val="008614A1"/>
+    <w:rsid w:val="00862809"/>
+    <w:rsid w:val="008643C6"/>
+    <w:rsid w:val="00865440"/>
+    <w:rsid w:val="00866A15"/>
+    <w:rsid w:val="00866F42"/>
+    <w:rsid w:val="00867E9C"/>
+    <w:rsid w:val="00873172"/>
+    <w:rsid w:val="00874941"/>
+    <w:rsid w:val="008755C6"/>
+    <w:rsid w:val="00875DB4"/>
+    <w:rsid w:val="00880DF8"/>
+    <w:rsid w:val="00881296"/>
+    <w:rsid w:val="008838B3"/>
+    <w:rsid w:val="008846AC"/>
+    <w:rsid w:val="00884A09"/>
+    <w:rsid w:val="00887DF5"/>
+    <w:rsid w:val="00891ABD"/>
+    <w:rsid w:val="00894B43"/>
+    <w:rsid w:val="00894BAF"/>
+    <w:rsid w:val="0089504C"/>
+    <w:rsid w:val="00895CFC"/>
+    <w:rsid w:val="00896F7B"/>
+    <w:rsid w:val="00897149"/>
+    <w:rsid w:val="008A07A9"/>
+    <w:rsid w:val="008A0E9D"/>
+    <w:rsid w:val="008A21B4"/>
+    <w:rsid w:val="008A4636"/>
+    <w:rsid w:val="008A7B8A"/>
+    <w:rsid w:val="008B249E"/>
+    <w:rsid w:val="008B4357"/>
+    <w:rsid w:val="008B535F"/>
+    <w:rsid w:val="008B626B"/>
+    <w:rsid w:val="008B66BA"/>
+    <w:rsid w:val="008B678E"/>
+    <w:rsid w:val="008C1511"/>
+    <w:rsid w:val="008C3197"/>
+    <w:rsid w:val="008C35E7"/>
+    <w:rsid w:val="008C540A"/>
+    <w:rsid w:val="008C56A6"/>
+    <w:rsid w:val="008C571F"/>
+    <w:rsid w:val="008C683B"/>
+    <w:rsid w:val="008C68E1"/>
+    <w:rsid w:val="008C7636"/>
+    <w:rsid w:val="008D3206"/>
+    <w:rsid w:val="008D38BC"/>
+    <w:rsid w:val="008D39E1"/>
+    <w:rsid w:val="008D748A"/>
+    <w:rsid w:val="008E0AFD"/>
+    <w:rsid w:val="008E22ED"/>
+    <w:rsid w:val="008E2860"/>
+    <w:rsid w:val="008E3E79"/>
+    <w:rsid w:val="008E555A"/>
+    <w:rsid w:val="008F05ED"/>
+    <w:rsid w:val="008F1D64"/>
+    <w:rsid w:val="008F2370"/>
+    <w:rsid w:val="008F3511"/>
+    <w:rsid w:val="008F5D9F"/>
+    <w:rsid w:val="008F7859"/>
+    <w:rsid w:val="008F7D47"/>
+    <w:rsid w:val="009030EE"/>
+    <w:rsid w:val="00910225"/>
+    <w:rsid w:val="009125D3"/>
+    <w:rsid w:val="00913595"/>
+    <w:rsid w:val="00915DDD"/>
+    <w:rsid w:val="0091690D"/>
+    <w:rsid w:val="00920B31"/>
+    <w:rsid w:val="0092335E"/>
+    <w:rsid w:val="00923775"/>
+    <w:rsid w:val="009239CA"/>
+    <w:rsid w:val="00925A15"/>
+    <w:rsid w:val="00926506"/>
+    <w:rsid w:val="009279A6"/>
+    <w:rsid w:val="00930901"/>
+    <w:rsid w:val="009331C1"/>
+    <w:rsid w:val="009332ED"/>
+    <w:rsid w:val="009360B3"/>
+    <w:rsid w:val="0093621E"/>
+    <w:rsid w:val="00936611"/>
+    <w:rsid w:val="00936632"/>
+    <w:rsid w:val="00937E05"/>
+    <w:rsid w:val="009413D9"/>
+    <w:rsid w:val="00941611"/>
+    <w:rsid w:val="0094217F"/>
+    <w:rsid w:val="00942E96"/>
+    <w:rsid w:val="00944CC7"/>
+    <w:rsid w:val="00946A97"/>
+    <w:rsid w:val="009508EB"/>
+    <w:rsid w:val="009513C3"/>
+    <w:rsid w:val="009524E7"/>
+    <w:rsid w:val="009526A0"/>
+    <w:rsid w:val="00955E88"/>
+    <w:rsid w:val="009565DC"/>
+    <w:rsid w:val="009566F5"/>
+    <w:rsid w:val="00960FB1"/>
+    <w:rsid w:val="00961162"/>
+    <w:rsid w:val="009611C2"/>
+    <w:rsid w:val="00961BF2"/>
+    <w:rsid w:val="00962E5E"/>
+    <w:rsid w:val="009639DC"/>
+    <w:rsid w:val="00963CDA"/>
+    <w:rsid w:val="00963F7B"/>
+    <w:rsid w:val="00965FED"/>
+    <w:rsid w:val="009707F6"/>
+    <w:rsid w:val="0097610B"/>
+    <w:rsid w:val="0097670A"/>
+    <w:rsid w:val="00980CE3"/>
+    <w:rsid w:val="00981B13"/>
+    <w:rsid w:val="0098436F"/>
+    <w:rsid w:val="00984FC6"/>
+    <w:rsid w:val="00991244"/>
+    <w:rsid w:val="009925E9"/>
+    <w:rsid w:val="00995A7D"/>
+    <w:rsid w:val="00995EF5"/>
+    <w:rsid w:val="009A0FA8"/>
+    <w:rsid w:val="009A1427"/>
+    <w:rsid w:val="009A47AC"/>
+    <w:rsid w:val="009A79C9"/>
+    <w:rsid w:val="009A7F6E"/>
+    <w:rsid w:val="009B03C7"/>
+    <w:rsid w:val="009B13F5"/>
+    <w:rsid w:val="009B2931"/>
+    <w:rsid w:val="009B2BE3"/>
+    <w:rsid w:val="009B37D4"/>
+    <w:rsid w:val="009B3AD0"/>
+    <w:rsid w:val="009B6192"/>
+    <w:rsid w:val="009C00A6"/>
+    <w:rsid w:val="009C0117"/>
+    <w:rsid w:val="009C5BA8"/>
+    <w:rsid w:val="009C67F6"/>
+    <w:rsid w:val="009D0CA7"/>
+    <w:rsid w:val="009D1200"/>
+    <w:rsid w:val="009D5673"/>
+    <w:rsid w:val="009D69B8"/>
+    <w:rsid w:val="009D6F2B"/>
+    <w:rsid w:val="009E1982"/>
+    <w:rsid w:val="009E22FE"/>
+    <w:rsid w:val="009E5108"/>
+    <w:rsid w:val="009E777C"/>
+    <w:rsid w:val="009F0E0E"/>
+    <w:rsid w:val="009F1904"/>
+    <w:rsid w:val="009F3134"/>
+    <w:rsid w:val="009F38CE"/>
+    <w:rsid w:val="009F3D21"/>
+    <w:rsid w:val="009F406B"/>
+    <w:rsid w:val="009F66AD"/>
+    <w:rsid w:val="00A0056C"/>
+    <w:rsid w:val="00A00708"/>
+    <w:rsid w:val="00A0142E"/>
+    <w:rsid w:val="00A05F34"/>
+    <w:rsid w:val="00A067B9"/>
+    <w:rsid w:val="00A14ADC"/>
+    <w:rsid w:val="00A1578F"/>
+    <w:rsid w:val="00A17C4A"/>
+    <w:rsid w:val="00A20040"/>
+    <w:rsid w:val="00A20FFD"/>
+    <w:rsid w:val="00A21E3E"/>
+    <w:rsid w:val="00A22309"/>
+    <w:rsid w:val="00A23EE9"/>
+    <w:rsid w:val="00A241F1"/>
+    <w:rsid w:val="00A2550D"/>
+    <w:rsid w:val="00A2562E"/>
+    <w:rsid w:val="00A26C5E"/>
+    <w:rsid w:val="00A26E78"/>
+    <w:rsid w:val="00A30117"/>
+    <w:rsid w:val="00A34789"/>
+    <w:rsid w:val="00A35884"/>
+    <w:rsid w:val="00A362A2"/>
+    <w:rsid w:val="00A37108"/>
+    <w:rsid w:val="00A376E8"/>
+    <w:rsid w:val="00A37D5A"/>
+    <w:rsid w:val="00A4050C"/>
+    <w:rsid w:val="00A41DAF"/>
+    <w:rsid w:val="00A458E8"/>
+    <w:rsid w:val="00A45C1C"/>
+    <w:rsid w:val="00A47335"/>
+    <w:rsid w:val="00A479C1"/>
+    <w:rsid w:val="00A50850"/>
+    <w:rsid w:val="00A50D5D"/>
+    <w:rsid w:val="00A51BCA"/>
+    <w:rsid w:val="00A52986"/>
+    <w:rsid w:val="00A52E2D"/>
+    <w:rsid w:val="00A5344D"/>
+    <w:rsid w:val="00A53A02"/>
+    <w:rsid w:val="00A55A34"/>
+    <w:rsid w:val="00A57263"/>
+    <w:rsid w:val="00A57F97"/>
+    <w:rsid w:val="00A60CA0"/>
+    <w:rsid w:val="00A6137C"/>
+    <w:rsid w:val="00A6199D"/>
+    <w:rsid w:val="00A6295C"/>
+    <w:rsid w:val="00A63FDB"/>
+    <w:rsid w:val="00A64168"/>
+    <w:rsid w:val="00A64AF2"/>
+    <w:rsid w:val="00A64DC7"/>
+    <w:rsid w:val="00A64E82"/>
+    <w:rsid w:val="00A64F8B"/>
+    <w:rsid w:val="00A658D0"/>
+    <w:rsid w:val="00A66209"/>
+    <w:rsid w:val="00A67B52"/>
+    <w:rsid w:val="00A67FAE"/>
+    <w:rsid w:val="00A70CF0"/>
+    <w:rsid w:val="00A83A7C"/>
+    <w:rsid w:val="00A90F48"/>
+    <w:rsid w:val="00A91E0E"/>
+    <w:rsid w:val="00A931EC"/>
+    <w:rsid w:val="00A93C5B"/>
+    <w:rsid w:val="00A94008"/>
+    <w:rsid w:val="00A94908"/>
+    <w:rsid w:val="00A95193"/>
+    <w:rsid w:val="00A9593E"/>
+    <w:rsid w:val="00A9675D"/>
+    <w:rsid w:val="00AA041D"/>
+    <w:rsid w:val="00AA0C6E"/>
+    <w:rsid w:val="00AA0C9E"/>
+    <w:rsid w:val="00AA177B"/>
+    <w:rsid w:val="00AA2116"/>
+    <w:rsid w:val="00AA2319"/>
+    <w:rsid w:val="00AA377C"/>
+    <w:rsid w:val="00AA4AA7"/>
+    <w:rsid w:val="00AA63A3"/>
+    <w:rsid w:val="00AA6E18"/>
+    <w:rsid w:val="00AA7490"/>
+    <w:rsid w:val="00AB1F2F"/>
+    <w:rsid w:val="00AB2951"/>
+    <w:rsid w:val="00AB33D1"/>
+    <w:rsid w:val="00AB68E2"/>
+    <w:rsid w:val="00AB68F8"/>
+    <w:rsid w:val="00AC1C98"/>
+    <w:rsid w:val="00AC1F8F"/>
+    <w:rsid w:val="00AC2784"/>
+    <w:rsid w:val="00AC2AC1"/>
+    <w:rsid w:val="00AC4773"/>
+    <w:rsid w:val="00AC4B92"/>
+    <w:rsid w:val="00AC5384"/>
+    <w:rsid w:val="00AC785D"/>
+    <w:rsid w:val="00AD3B0F"/>
+    <w:rsid w:val="00AD40B4"/>
+    <w:rsid w:val="00AD40C2"/>
+    <w:rsid w:val="00AD5D06"/>
+    <w:rsid w:val="00AD7E01"/>
+    <w:rsid w:val="00AE0727"/>
+    <w:rsid w:val="00AE17AE"/>
+    <w:rsid w:val="00AE24AD"/>
+    <w:rsid w:val="00AE2887"/>
+    <w:rsid w:val="00AE51E5"/>
+    <w:rsid w:val="00AE775A"/>
+    <w:rsid w:val="00AF0120"/>
+    <w:rsid w:val="00AF0C66"/>
+    <w:rsid w:val="00AF0E76"/>
+    <w:rsid w:val="00AF107B"/>
+    <w:rsid w:val="00AF16E4"/>
+    <w:rsid w:val="00AF18AE"/>
+    <w:rsid w:val="00AF2BA6"/>
+    <w:rsid w:val="00AF569A"/>
+    <w:rsid w:val="00AF5DC3"/>
+    <w:rsid w:val="00AF7DAF"/>
+    <w:rsid w:val="00B01639"/>
+    <w:rsid w:val="00B03B82"/>
+    <w:rsid w:val="00B042EE"/>
+    <w:rsid w:val="00B04B10"/>
+    <w:rsid w:val="00B05054"/>
+    <w:rsid w:val="00B065A9"/>
+    <w:rsid w:val="00B11C9A"/>
+    <w:rsid w:val="00B14C53"/>
+    <w:rsid w:val="00B167C5"/>
+    <w:rsid w:val="00B206BA"/>
+    <w:rsid w:val="00B246F9"/>
+    <w:rsid w:val="00B2471B"/>
+    <w:rsid w:val="00B24A3B"/>
+    <w:rsid w:val="00B25B99"/>
+    <w:rsid w:val="00B2656F"/>
+    <w:rsid w:val="00B269B4"/>
+    <w:rsid w:val="00B279C0"/>
+    <w:rsid w:val="00B32C64"/>
+    <w:rsid w:val="00B33122"/>
+    <w:rsid w:val="00B3463E"/>
+    <w:rsid w:val="00B35BCB"/>
+    <w:rsid w:val="00B3656C"/>
+    <w:rsid w:val="00B37E69"/>
+    <w:rsid w:val="00B404DB"/>
+    <w:rsid w:val="00B413A4"/>
+    <w:rsid w:val="00B42414"/>
+    <w:rsid w:val="00B42AF5"/>
+    <w:rsid w:val="00B433D6"/>
+    <w:rsid w:val="00B44712"/>
+    <w:rsid w:val="00B45C89"/>
+    <w:rsid w:val="00B51797"/>
+    <w:rsid w:val="00B6060B"/>
+    <w:rsid w:val="00B619C5"/>
+    <w:rsid w:val="00B647B0"/>
+    <w:rsid w:val="00B66543"/>
+    <w:rsid w:val="00B700A6"/>
+    <w:rsid w:val="00B709A9"/>
+    <w:rsid w:val="00B72FA3"/>
+    <w:rsid w:val="00B73974"/>
+    <w:rsid w:val="00B743CB"/>
+    <w:rsid w:val="00B767DC"/>
+    <w:rsid w:val="00B76A58"/>
+    <w:rsid w:val="00B76D09"/>
+    <w:rsid w:val="00B77699"/>
+    <w:rsid w:val="00B83F6F"/>
+    <w:rsid w:val="00B86713"/>
+    <w:rsid w:val="00B87621"/>
+    <w:rsid w:val="00B9102B"/>
+    <w:rsid w:val="00B92324"/>
+    <w:rsid w:val="00B92468"/>
+    <w:rsid w:val="00B92615"/>
+    <w:rsid w:val="00B92B49"/>
+    <w:rsid w:val="00B95627"/>
+    <w:rsid w:val="00B976E7"/>
+    <w:rsid w:val="00B97A76"/>
+    <w:rsid w:val="00BA1810"/>
+    <w:rsid w:val="00BA1DC4"/>
+    <w:rsid w:val="00BA4A78"/>
+    <w:rsid w:val="00BA66FA"/>
+    <w:rsid w:val="00BA6F46"/>
+    <w:rsid w:val="00BA799A"/>
+    <w:rsid w:val="00BB025A"/>
+    <w:rsid w:val="00BB0DF4"/>
+    <w:rsid w:val="00BB0E98"/>
+    <w:rsid w:val="00BB16B4"/>
+    <w:rsid w:val="00BB192A"/>
+    <w:rsid w:val="00BB38D0"/>
+    <w:rsid w:val="00BB48DE"/>
+    <w:rsid w:val="00BB4C7F"/>
+    <w:rsid w:val="00BB6ABD"/>
+    <w:rsid w:val="00BB724B"/>
+    <w:rsid w:val="00BC2AF1"/>
+    <w:rsid w:val="00BC2E7B"/>
+    <w:rsid w:val="00BC46D2"/>
+    <w:rsid w:val="00BC544E"/>
+    <w:rsid w:val="00BC5ECF"/>
+    <w:rsid w:val="00BC61DB"/>
+    <w:rsid w:val="00BD1656"/>
+    <w:rsid w:val="00BD34ED"/>
+    <w:rsid w:val="00BD4DF5"/>
+    <w:rsid w:val="00BD6D5F"/>
+    <w:rsid w:val="00BD7E3F"/>
+    <w:rsid w:val="00BE23F6"/>
+    <w:rsid w:val="00BE2588"/>
+    <w:rsid w:val="00BE4AB1"/>
+    <w:rsid w:val="00BE5533"/>
+    <w:rsid w:val="00BE633D"/>
+    <w:rsid w:val="00BE6F53"/>
+    <w:rsid w:val="00BF0479"/>
+    <w:rsid w:val="00BF31EC"/>
+    <w:rsid w:val="00BF4559"/>
+    <w:rsid w:val="00BF6856"/>
+    <w:rsid w:val="00BF6F04"/>
+    <w:rsid w:val="00BF70FC"/>
+    <w:rsid w:val="00BF78AD"/>
+    <w:rsid w:val="00C004FD"/>
+    <w:rsid w:val="00C01786"/>
+    <w:rsid w:val="00C02471"/>
+    <w:rsid w:val="00C0488B"/>
+    <w:rsid w:val="00C04A4C"/>
+    <w:rsid w:val="00C064C0"/>
+    <w:rsid w:val="00C07EE7"/>
+    <w:rsid w:val="00C11E2B"/>
+    <w:rsid w:val="00C12095"/>
+    <w:rsid w:val="00C122D3"/>
+    <w:rsid w:val="00C133EA"/>
+    <w:rsid w:val="00C13D0E"/>
+    <w:rsid w:val="00C13EC8"/>
+    <w:rsid w:val="00C1549F"/>
+    <w:rsid w:val="00C157C7"/>
+    <w:rsid w:val="00C16CC6"/>
+    <w:rsid w:val="00C20442"/>
+    <w:rsid w:val="00C20E83"/>
+    <w:rsid w:val="00C20ECD"/>
+    <w:rsid w:val="00C215A9"/>
+    <w:rsid w:val="00C2267A"/>
+    <w:rsid w:val="00C22ACA"/>
+    <w:rsid w:val="00C237F0"/>
+    <w:rsid w:val="00C246E1"/>
+    <w:rsid w:val="00C24935"/>
+    <w:rsid w:val="00C25A32"/>
+    <w:rsid w:val="00C26757"/>
+    <w:rsid w:val="00C26AF8"/>
+    <w:rsid w:val="00C275FF"/>
+    <w:rsid w:val="00C27943"/>
+    <w:rsid w:val="00C301B4"/>
+    <w:rsid w:val="00C30B4F"/>
+    <w:rsid w:val="00C319D2"/>
+    <w:rsid w:val="00C323C8"/>
+    <w:rsid w:val="00C331EC"/>
+    <w:rsid w:val="00C333A0"/>
+    <w:rsid w:val="00C34750"/>
+    <w:rsid w:val="00C41672"/>
+    <w:rsid w:val="00C41D34"/>
+    <w:rsid w:val="00C42244"/>
+    <w:rsid w:val="00C45114"/>
+    <w:rsid w:val="00C47A6C"/>
+    <w:rsid w:val="00C5013F"/>
+    <w:rsid w:val="00C5016E"/>
+    <w:rsid w:val="00C513B0"/>
+    <w:rsid w:val="00C51834"/>
+    <w:rsid w:val="00C5288A"/>
+    <w:rsid w:val="00C52AFE"/>
+    <w:rsid w:val="00C53DC3"/>
+    <w:rsid w:val="00C551F5"/>
+    <w:rsid w:val="00C60822"/>
+    <w:rsid w:val="00C608C2"/>
+    <w:rsid w:val="00C62287"/>
+    <w:rsid w:val="00C6272E"/>
+    <w:rsid w:val="00C62B81"/>
+    <w:rsid w:val="00C64C84"/>
+    <w:rsid w:val="00C655AA"/>
+    <w:rsid w:val="00C655F6"/>
+    <w:rsid w:val="00C65AE8"/>
+    <w:rsid w:val="00C675DA"/>
+    <w:rsid w:val="00C70667"/>
+    <w:rsid w:val="00C72752"/>
+    <w:rsid w:val="00C731ED"/>
+    <w:rsid w:val="00C74B83"/>
+    <w:rsid w:val="00C75960"/>
+    <w:rsid w:val="00C76341"/>
+    <w:rsid w:val="00C7639F"/>
+    <w:rsid w:val="00C82749"/>
+    <w:rsid w:val="00C84772"/>
+    <w:rsid w:val="00C84A0E"/>
+    <w:rsid w:val="00C87E98"/>
+    <w:rsid w:val="00C922DB"/>
+    <w:rsid w:val="00C9351D"/>
+    <w:rsid w:val="00C94273"/>
+    <w:rsid w:val="00C94F77"/>
+    <w:rsid w:val="00C96BF2"/>
+    <w:rsid w:val="00CA03FE"/>
+    <w:rsid w:val="00CA33D9"/>
+    <w:rsid w:val="00CA39AD"/>
+    <w:rsid w:val="00CA39CD"/>
+    <w:rsid w:val="00CA3EB5"/>
+    <w:rsid w:val="00CA51A0"/>
+    <w:rsid w:val="00CA66DD"/>
+    <w:rsid w:val="00CB0811"/>
+    <w:rsid w:val="00CB0D88"/>
+    <w:rsid w:val="00CB1454"/>
+    <w:rsid w:val="00CB1C82"/>
+    <w:rsid w:val="00CB203B"/>
+    <w:rsid w:val="00CB2D95"/>
+    <w:rsid w:val="00CB475A"/>
+    <w:rsid w:val="00CB5C0E"/>
+    <w:rsid w:val="00CB69C0"/>
+    <w:rsid w:val="00CB6DC5"/>
+    <w:rsid w:val="00CB7633"/>
+    <w:rsid w:val="00CC229C"/>
+    <w:rsid w:val="00CC246D"/>
+    <w:rsid w:val="00CC45BD"/>
+    <w:rsid w:val="00CC492A"/>
+    <w:rsid w:val="00CC527C"/>
+    <w:rsid w:val="00CD1165"/>
+    <w:rsid w:val="00CD16E0"/>
+    <w:rsid w:val="00CD21DD"/>
+    <w:rsid w:val="00CD2B6C"/>
+    <w:rsid w:val="00CD314C"/>
+    <w:rsid w:val="00CD3555"/>
+    <w:rsid w:val="00CD3C3F"/>
+    <w:rsid w:val="00CD3D9C"/>
+    <w:rsid w:val="00CD4CB6"/>
+    <w:rsid w:val="00CD6586"/>
+    <w:rsid w:val="00CD721B"/>
+    <w:rsid w:val="00CE11BB"/>
+    <w:rsid w:val="00CE1D9F"/>
+    <w:rsid w:val="00CE221C"/>
+    <w:rsid w:val="00CE2CBD"/>
+    <w:rsid w:val="00CE4317"/>
+    <w:rsid w:val="00CE5868"/>
+    <w:rsid w:val="00CE70AB"/>
+    <w:rsid w:val="00CE7766"/>
+    <w:rsid w:val="00CF0870"/>
+    <w:rsid w:val="00CF147B"/>
+    <w:rsid w:val="00CF1D8A"/>
+    <w:rsid w:val="00CF32A5"/>
+    <w:rsid w:val="00CF51CD"/>
+    <w:rsid w:val="00CF7037"/>
+    <w:rsid w:val="00CF7FDD"/>
+    <w:rsid w:val="00D025BE"/>
+    <w:rsid w:val="00D0298D"/>
+    <w:rsid w:val="00D0497A"/>
+    <w:rsid w:val="00D04A7D"/>
+    <w:rsid w:val="00D05D52"/>
+    <w:rsid w:val="00D0702C"/>
+    <w:rsid w:val="00D07B6C"/>
+    <w:rsid w:val="00D1026D"/>
+    <w:rsid w:val="00D119FF"/>
+    <w:rsid w:val="00D124F5"/>
+    <w:rsid w:val="00D17678"/>
+    <w:rsid w:val="00D17BA7"/>
+    <w:rsid w:val="00D21382"/>
+    <w:rsid w:val="00D21646"/>
+    <w:rsid w:val="00D227FB"/>
+    <w:rsid w:val="00D23379"/>
+    <w:rsid w:val="00D23D0E"/>
+    <w:rsid w:val="00D2594F"/>
+    <w:rsid w:val="00D3208D"/>
+    <w:rsid w:val="00D33668"/>
+    <w:rsid w:val="00D41D07"/>
+    <w:rsid w:val="00D42733"/>
+    <w:rsid w:val="00D434D2"/>
+    <w:rsid w:val="00D43899"/>
+    <w:rsid w:val="00D454B9"/>
+    <w:rsid w:val="00D47C7A"/>
+    <w:rsid w:val="00D5272D"/>
+    <w:rsid w:val="00D55065"/>
+    <w:rsid w:val="00D60C43"/>
+    <w:rsid w:val="00D61776"/>
+    <w:rsid w:val="00D618EB"/>
+    <w:rsid w:val="00D67E28"/>
+    <w:rsid w:val="00D7084B"/>
+    <w:rsid w:val="00D71658"/>
+    <w:rsid w:val="00D72931"/>
+    <w:rsid w:val="00D72EAB"/>
+    <w:rsid w:val="00D74D70"/>
+    <w:rsid w:val="00D75398"/>
+    <w:rsid w:val="00D76006"/>
+    <w:rsid w:val="00D76D31"/>
+    <w:rsid w:val="00D77A80"/>
+    <w:rsid w:val="00D80B1A"/>
+    <w:rsid w:val="00D8540A"/>
+    <w:rsid w:val="00D857F6"/>
+    <w:rsid w:val="00D86A83"/>
+    <w:rsid w:val="00D87929"/>
+    <w:rsid w:val="00D904E8"/>
+    <w:rsid w:val="00D9099E"/>
+    <w:rsid w:val="00D96CFC"/>
+    <w:rsid w:val="00DA2BC0"/>
+    <w:rsid w:val="00DA3374"/>
+    <w:rsid w:val="00DA350A"/>
+    <w:rsid w:val="00DA45C5"/>
+    <w:rsid w:val="00DA4F90"/>
+    <w:rsid w:val="00DA5708"/>
+    <w:rsid w:val="00DA715C"/>
+    <w:rsid w:val="00DB096D"/>
+    <w:rsid w:val="00DB09B7"/>
+    <w:rsid w:val="00DB1B55"/>
+    <w:rsid w:val="00DB1E58"/>
+    <w:rsid w:val="00DB4A8F"/>
+    <w:rsid w:val="00DB68F1"/>
+    <w:rsid w:val="00DB6C9E"/>
+    <w:rsid w:val="00DB6EDB"/>
+    <w:rsid w:val="00DB75D7"/>
+    <w:rsid w:val="00DC16EE"/>
+    <w:rsid w:val="00DC1956"/>
+    <w:rsid w:val="00DC3805"/>
+    <w:rsid w:val="00DC4456"/>
+    <w:rsid w:val="00DC486B"/>
+    <w:rsid w:val="00DC608A"/>
+    <w:rsid w:val="00DC7E06"/>
+    <w:rsid w:val="00DD045C"/>
+    <w:rsid w:val="00DD0F4C"/>
+    <w:rsid w:val="00DD18D0"/>
+    <w:rsid w:val="00DD19D9"/>
+    <w:rsid w:val="00DD2E3C"/>
+    <w:rsid w:val="00DD60AA"/>
+    <w:rsid w:val="00DD7B71"/>
+    <w:rsid w:val="00DE0E05"/>
+    <w:rsid w:val="00DE2248"/>
+    <w:rsid w:val="00DE22DC"/>
+    <w:rsid w:val="00DE44AF"/>
+    <w:rsid w:val="00DE4DC0"/>
+    <w:rsid w:val="00DE4E27"/>
+    <w:rsid w:val="00DE5CF5"/>
+    <w:rsid w:val="00DE61FE"/>
+    <w:rsid w:val="00DF205D"/>
+    <w:rsid w:val="00DF3BC6"/>
+    <w:rsid w:val="00DF4607"/>
+    <w:rsid w:val="00DF4EDF"/>
+    <w:rsid w:val="00DF621F"/>
+    <w:rsid w:val="00DF688D"/>
+    <w:rsid w:val="00DF7656"/>
+    <w:rsid w:val="00DF7BE6"/>
+    <w:rsid w:val="00E02556"/>
+    <w:rsid w:val="00E02F2A"/>
+    <w:rsid w:val="00E05F41"/>
+    <w:rsid w:val="00E0776E"/>
+    <w:rsid w:val="00E10483"/>
+    <w:rsid w:val="00E11B98"/>
+    <w:rsid w:val="00E12784"/>
+    <w:rsid w:val="00E148F5"/>
+    <w:rsid w:val="00E20C2A"/>
+    <w:rsid w:val="00E21AAA"/>
+    <w:rsid w:val="00E22389"/>
+    <w:rsid w:val="00E24999"/>
+    <w:rsid w:val="00E25EAE"/>
+    <w:rsid w:val="00E2603C"/>
+    <w:rsid w:val="00E262CB"/>
+    <w:rsid w:val="00E27652"/>
+    <w:rsid w:val="00E3048A"/>
+    <w:rsid w:val="00E3234D"/>
+    <w:rsid w:val="00E338C7"/>
+    <w:rsid w:val="00E35A08"/>
+    <w:rsid w:val="00E35D59"/>
+    <w:rsid w:val="00E3670C"/>
+    <w:rsid w:val="00E37C65"/>
+    <w:rsid w:val="00E41E60"/>
+    <w:rsid w:val="00E42476"/>
+    <w:rsid w:val="00E43C51"/>
+    <w:rsid w:val="00E44E02"/>
+    <w:rsid w:val="00E44EDF"/>
+    <w:rsid w:val="00E51493"/>
+    <w:rsid w:val="00E537B4"/>
+    <w:rsid w:val="00E53F83"/>
+    <w:rsid w:val="00E53FC7"/>
+    <w:rsid w:val="00E5461A"/>
+    <w:rsid w:val="00E5534C"/>
+    <w:rsid w:val="00E5577F"/>
+    <w:rsid w:val="00E610ED"/>
+    <w:rsid w:val="00E63610"/>
+    <w:rsid w:val="00E639F9"/>
+    <w:rsid w:val="00E64515"/>
+    <w:rsid w:val="00E64B75"/>
+    <w:rsid w:val="00E66C34"/>
+    <w:rsid w:val="00E72327"/>
+    <w:rsid w:val="00E727A7"/>
+    <w:rsid w:val="00E7307C"/>
+    <w:rsid w:val="00E73A19"/>
+    <w:rsid w:val="00E759B4"/>
+    <w:rsid w:val="00E763DC"/>
+    <w:rsid w:val="00E767BB"/>
+    <w:rsid w:val="00E77081"/>
+    <w:rsid w:val="00E77662"/>
+    <w:rsid w:val="00E77D38"/>
+    <w:rsid w:val="00E80A07"/>
+    <w:rsid w:val="00E820B0"/>
+    <w:rsid w:val="00E821E8"/>
+    <w:rsid w:val="00E82494"/>
+    <w:rsid w:val="00E8668C"/>
+    <w:rsid w:val="00E86D49"/>
+    <w:rsid w:val="00E8719C"/>
+    <w:rsid w:val="00E87495"/>
+    <w:rsid w:val="00E90765"/>
+    <w:rsid w:val="00E909B3"/>
+    <w:rsid w:val="00E90B49"/>
+    <w:rsid w:val="00E91002"/>
+    <w:rsid w:val="00E91A09"/>
+    <w:rsid w:val="00E93E39"/>
+    <w:rsid w:val="00E9426D"/>
+    <w:rsid w:val="00E95B78"/>
+    <w:rsid w:val="00E972CE"/>
+    <w:rsid w:val="00EA60A9"/>
+    <w:rsid w:val="00EA7F47"/>
+    <w:rsid w:val="00EB2B9D"/>
+    <w:rsid w:val="00EB3A58"/>
+    <w:rsid w:val="00EB4C66"/>
+    <w:rsid w:val="00EB5143"/>
+    <w:rsid w:val="00EB672D"/>
+    <w:rsid w:val="00EC012C"/>
+    <w:rsid w:val="00EC046E"/>
+    <w:rsid w:val="00EC05FA"/>
+    <w:rsid w:val="00EC3790"/>
+    <w:rsid w:val="00EC5009"/>
+    <w:rsid w:val="00ED0673"/>
+    <w:rsid w:val="00ED1596"/>
+    <w:rsid w:val="00ED747A"/>
+    <w:rsid w:val="00ED7AF6"/>
+    <w:rsid w:val="00EE2E6E"/>
+    <w:rsid w:val="00EE2F15"/>
+    <w:rsid w:val="00EE3BFA"/>
+    <w:rsid w:val="00EE4CA2"/>
+    <w:rsid w:val="00EE4CE3"/>
+    <w:rsid w:val="00EE5961"/>
+    <w:rsid w:val="00EF0D21"/>
+    <w:rsid w:val="00EF315A"/>
+    <w:rsid w:val="00EF32FD"/>
+    <w:rsid w:val="00EF34EB"/>
+    <w:rsid w:val="00EF38AA"/>
+    <w:rsid w:val="00EF4F72"/>
+    <w:rsid w:val="00EF6C6B"/>
+    <w:rsid w:val="00EF7D2D"/>
+    <w:rsid w:val="00F008B3"/>
+    <w:rsid w:val="00F01D03"/>
+    <w:rsid w:val="00F02C28"/>
+    <w:rsid w:val="00F03125"/>
+    <w:rsid w:val="00F04F63"/>
+    <w:rsid w:val="00F05244"/>
+    <w:rsid w:val="00F06910"/>
+    <w:rsid w:val="00F06FBD"/>
+    <w:rsid w:val="00F07167"/>
+    <w:rsid w:val="00F14860"/>
+    <w:rsid w:val="00F16DFA"/>
+    <w:rsid w:val="00F20529"/>
+    <w:rsid w:val="00F21929"/>
+    <w:rsid w:val="00F21D8D"/>
+    <w:rsid w:val="00F24E74"/>
+    <w:rsid w:val="00F2516E"/>
+    <w:rsid w:val="00F30F5B"/>
+    <w:rsid w:val="00F30FAB"/>
+    <w:rsid w:val="00F32598"/>
+    <w:rsid w:val="00F32A4D"/>
+    <w:rsid w:val="00F339C3"/>
+    <w:rsid w:val="00F347B6"/>
+    <w:rsid w:val="00F3738B"/>
+    <w:rsid w:val="00F42021"/>
+    <w:rsid w:val="00F43A43"/>
+    <w:rsid w:val="00F43CD4"/>
+    <w:rsid w:val="00F46CB7"/>
+    <w:rsid w:val="00F46D02"/>
+    <w:rsid w:val="00F47C58"/>
+    <w:rsid w:val="00F52ABD"/>
+    <w:rsid w:val="00F570B2"/>
+    <w:rsid w:val="00F574E7"/>
+    <w:rsid w:val="00F578F1"/>
+    <w:rsid w:val="00F57A91"/>
+    <w:rsid w:val="00F607E3"/>
+    <w:rsid w:val="00F60EDF"/>
+    <w:rsid w:val="00F6155B"/>
+    <w:rsid w:val="00F6156E"/>
+    <w:rsid w:val="00F61ECA"/>
+    <w:rsid w:val="00F621CB"/>
+    <w:rsid w:val="00F64C29"/>
+    <w:rsid w:val="00F66F30"/>
+    <w:rsid w:val="00F67163"/>
+    <w:rsid w:val="00F67165"/>
+    <w:rsid w:val="00F71C06"/>
+    <w:rsid w:val="00F72DA9"/>
+    <w:rsid w:val="00F74E2F"/>
+    <w:rsid w:val="00F75C0C"/>
+    <w:rsid w:val="00F75D94"/>
+    <w:rsid w:val="00F76B45"/>
+    <w:rsid w:val="00F8004A"/>
+    <w:rsid w:val="00F819AD"/>
+    <w:rsid w:val="00F81BF1"/>
+    <w:rsid w:val="00F85321"/>
+    <w:rsid w:val="00F85F6B"/>
+    <w:rsid w:val="00F86ED6"/>
+    <w:rsid w:val="00F87021"/>
+    <w:rsid w:val="00F87C03"/>
+    <w:rsid w:val="00F9377C"/>
+    <w:rsid w:val="00F94341"/>
+    <w:rsid w:val="00F94948"/>
+    <w:rsid w:val="00F96491"/>
+    <w:rsid w:val="00F96C2A"/>
+    <w:rsid w:val="00FA3873"/>
+    <w:rsid w:val="00FA43D4"/>
+    <w:rsid w:val="00FA46D4"/>
+    <w:rsid w:val="00FA4768"/>
+    <w:rsid w:val="00FA49A4"/>
+    <w:rsid w:val="00FA68EC"/>
+    <w:rsid w:val="00FB1979"/>
+    <w:rsid w:val="00FB2F83"/>
+    <w:rsid w:val="00FB5E19"/>
+    <w:rsid w:val="00FC030F"/>
+    <w:rsid w:val="00FC2239"/>
+    <w:rsid w:val="00FC28F4"/>
+    <w:rsid w:val="00FC2ECE"/>
+    <w:rsid w:val="00FC6533"/>
+    <w:rsid w:val="00FC6F33"/>
+    <w:rsid w:val="00FD1392"/>
+    <w:rsid w:val="00FD239A"/>
+    <w:rsid w:val="00FD2E55"/>
+    <w:rsid w:val="00FD3064"/>
+    <w:rsid w:val="00FD3987"/>
+    <w:rsid w:val="00FD4615"/>
+    <w:rsid w:val="00FD484D"/>
+    <w:rsid w:val="00FD4AD7"/>
+    <w:rsid w:val="00FD5EB6"/>
+    <w:rsid w:val="00FD75F1"/>
+    <w:rsid w:val="00FD76B3"/>
+    <w:rsid w:val="00FE0F08"/>
+    <w:rsid w:val="00FE13C1"/>
+    <w:rsid w:val="00FE157B"/>
+    <w:rsid w:val="00FE1771"/>
+    <w:rsid w:val="00FE5C0D"/>
+    <w:rsid w:val="00FE5F6E"/>
+    <w:rsid w:val="00FF3330"/>
+    <w:rsid w:val="00FF3486"/>
+    <w:rsid w:val="00FF3AEC"/>
+    <w:rsid w:val="00FF4BAA"/>
+    <w:rsid w:val="00FF70AA"/>
+    <w:rsid w:val="00FF7BD4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5AAAC97D"/>
+  <w15:docId w15:val="{ADA880FA-16D6-47EE-AF4C-63F0DCF2AF36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-AT"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="TableNormal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE11BB"/>
+    <w:rPr>
+      <w:lang w:val="la-Latn"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...142 lines deleted...]
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Text" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
     <w:rsid w:val="009C0117"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
-      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
+      <w:bdr w:val="nil"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00895CFC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00895CFC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="la-Latn"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellenstil2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellenstil2">
     <w:name w:val="Tabellenstil 2"/>
     <w:rsid w:val="00AC1C98"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue"/>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
+      <w:bdr w:val="nil"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CaritasHeadline4fett" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaritasHeadline4fett">
     <w:name w:val="Caritas Headline 4 fett"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="CaritasHeadline4fettZchn"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="001B4801"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica for Caritas" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas"/>
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Helvetica for Caritas" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas" w:cs="Times New Roman"/>
+      <w:b/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CaritasHeadline4fettZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CaritasHeadline4fettZchn">
     <w:name w:val="Caritas Headline 4 fett Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="CaritasHeadline4fett"/>
     <w:rsid w:val="001B4801"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica for Caritas" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas"/>
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Helvetica for Caritas" w:eastAsia="Times New Roman" w:hAnsi="Helvetica for Caritas" w:cs="Times New Roman"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="0049552B"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="006367D6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
       </w:pBdr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
+      <w:bdr w:val="nil"/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="002D205C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:bar w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
+      <w:bdr w:val="nil"/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D205C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:bdr w:space="0" w:sz="0" w:val="nil"/>
+      <w:bdr w:val="nil"/>
       <w:lang w:val="de-AT"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="110901983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1517767764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="711274307">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="550119770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1761832843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1452,50 +4093,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4DFD9F-5090-463E-AAE1-D45D28DEF783}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>124</Words>
+  <Characters>784</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Pfarramt Jennersdorf</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>907</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Andrea Tauchner</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Andrea Tauchner</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>