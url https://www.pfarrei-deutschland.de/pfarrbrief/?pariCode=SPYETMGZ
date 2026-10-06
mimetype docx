--- v1 (2026-08-08)
+++ v2 (2026-10-06)
@@ -1,1395 +1,2621 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+    <w:p w:rsidR="00DB52A8" w:rsidRDefault="00DB52A8" w:rsidP="00D21316">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-      </w:r>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+    <w:p w:rsidR="00135066" w:rsidRPr="0088477B" w:rsidRDefault="001F66CD" w:rsidP="00D21316">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Wiwersheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707294" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>Rosaire tous les mardis à 18h00</w:t>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosaire les </w:t>
+      </w:r>
+      <w:r w:rsidR="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lundis à </w:t>
+      </w:r>
+      <w:r w:rsidR="0043705E" w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>17h30</w:t>
+      </w:r>
+      <w:r w:rsidR="0043705E" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">évotion à St Michel </w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>le jeudi 29</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1F48" w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>à 17h30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+    <w:p w:rsidR="009165F2" w:rsidRPr="0088477B" w:rsidRDefault="009165F2" w:rsidP="00D21316">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heure Sainte le </w:t>
+      </w:r>
+      <w:r w:rsidR="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jeudi 1er à </w:t>
+      </w:r>
+      <w:r w:rsidR="0043705E" w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>Oberhausbergen</w:t>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Wiwersheim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BA62E5">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    </w:p>
+    <w:p w:rsidR="000372DB" w:rsidRPr="0088477B" w:rsidRDefault="008C1456" w:rsidP="00D21316">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Le groupe de prière Béthanie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-        <w:t>45</w:t>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se réunit </w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0007073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>les lundis 5 et 19 octobre à 19h30</w:t>
+      </w:r>
+      <w:r w:rsidR="009165F2" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la salle </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
-      <w:pPr>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="009165F2" w:rsidP="00D21316">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="8"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paroissiale de Truchtersheim. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>"Notre prière c'est d'établir une relation avec Dieu, se laisser aimer par lui et répondre à son amour."</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00842E6A" w:rsidRPr="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
-      <w:pPr>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00842E6A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="006459A3">
-      <w:pPr>
+    <w:p w:rsidR="00F60C69" w:rsidRPr="0088477B" w:rsidRDefault="00F60C69" w:rsidP="00D21316">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catéchèse </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46818" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>inscriptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21316" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1er pardon et 1ère communion, à partir de la classe de CE1-CE2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F60C69" w:rsidRPr="0088477B" w:rsidRDefault="00F60C69" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Christelle LAWSON au 06.20.94.49.31</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5753D" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  catechisme.sacrements@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009165F2" w:rsidRPr="0088477B" w:rsidRDefault="00F60C69" w:rsidP="00D21316">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Profession de foi, post-profession de foi et confirmation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8551A" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8551A" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MAYER au 06.75.93.73.26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="00D21316" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Catéchèse</w:t>
-[...96 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
-      <w:pPr>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00E43D61" w:rsidP="00D21316">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-      </w:r>
+        <w:ind w:left="-142" w:right="1002"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...664 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...249 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.25pt;margin-top:0;width:213.15pt;height:101.35pt;z-index:251658240">
-            <v:textbox style="mso-next-textbox:#_x0000_s1026">
+          <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:323.45pt;margin-top:3.05pt;width:58.05pt;height:55.9pt;z-index:251668480" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1036">
+              <w:txbxContent>
+                <w:p w:rsidR="004B6AC3" w:rsidRDefault="004B6AC3">
+                  <w:r w:rsidRPr="004B6AC3">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="545911" cy="545911"/>
+                        <wp:effectExtent l="19050" t="0" r="6539" b="0"/>
+                        <wp:docPr id="4" name="Image 1"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name="Image 1"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill rotWithShape="1">
+                                <a:blip r:embed="rId6" cstate="print"/>
+                                <a:stretch/>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="547131" cy="547131"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concert du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Maennerchor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Oberroedern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, église de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA373C" w:rsidRPr="0088477B" w:rsidRDefault="00AA373C" w:rsidP="00D21316">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="1002"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dimanche 4 octobre </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21316" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="000372DB" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>17h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0054604F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vénement organisé par le conseil de fabrique au profit de nos 3 statues, St Pierre, St Paul et la Vierge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03534">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Marie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03534" w:rsidRPr="00C03534">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inaugurées en mai dernier.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA373C" w:rsidRPr="0088477B" w:rsidRDefault="00AA373C" w:rsidP="00D21316">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="1002"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Entrée libre, Plateau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est possible de faire un don avec réduction d'impôts de 66% soit par chèque libellé à l'ordre de la "Fabrique de l'Église de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Offenheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" soit par </w:t>
+      </w:r>
+      <w:r w:rsidR="003F21FB" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carte avec le QR code ci-joint. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Merci pour votre soutien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="1002"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F21FB" w:rsidRPr="0088477B" w:rsidRDefault="003F21FB" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>La rencontre, ouverte à tous, "Saveurs d'Evangile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" aura lieu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>vendredi 9 octobre à 20h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au presbytère de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Griesheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. La lecture (Mt 22, 1-14) présente la parabole du festin nuptial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C8735F" w:rsidRPr="0088477B" w:rsidRDefault="00F02F41" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oupe St </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE099E" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oseph </w:t>
+      </w:r>
+      <w:r w:rsidR="0014123A" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0014123A" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0014123A" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Nous allons créer, avec le soutien du Père Christophe, un groupe </w:t>
+      </w:r>
+      <w:r w:rsidR="009E224E" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fraternel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offrant un espace de prière, de partage et de convivialité pour les hommes, pères de famille, époux, célibataires, veufs, séparés, divorcés, etc. Le groupe s'appuiera sur la figure de St Joseph. Une rencontre mensuelle</w:t>
+      </w:r>
+      <w:r w:rsidR="0054604F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est prévue</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, suivie d'un temps convivial. Nous confions à St Joseph nos difficultés et nos joies, nos familles, nous prions les uns pour les autres.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E224E" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Premières rencontres le jeudi 15 octobre et le mercredi 18 novembre à 20h</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, au presbytère de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Dingsheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C8735F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00073E0E" w:rsidRDefault="00F7307F" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'équipe CARITAS-ALSACE du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ackerland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invite cette année la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Chorale Sainte Cécile de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Rumersheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, une des chorales paroissiales de notre secteur, qui explore également la douce poésie de la chanson française.</w:t>
+      </w:r>
+      <w:r w:rsidR="00940183" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Le concert aura lieu le</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dimanche 18 octobre 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>en l'église de</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>TRUCHTERSHEIM</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="00073E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="00073E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E63F3" w:rsidRPr="00073E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>17h</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Entrée libre avec plateau</w:t>
+      </w:r>
+      <w:r w:rsidR="004227D6" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F7307F" w:rsidRPr="0088477B" w:rsidRDefault="00F7307F" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>L'équipe vous attend nombreux pour la soutenir dans ses actions auprès des familles en situation de précarité sur nos Communautés de paroisses. Merci d'avance pour votre soutien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F81D24" w:rsidRPr="0088477B" w:rsidRDefault="002E63F3" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Vendredi 23 octobre à 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="00940183" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>glise</w:t>
+      </w:r>
+      <w:r w:rsidR="0054604F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>aint</w:t>
+      </w:r>
+      <w:r w:rsidR="00940183" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>s Pierre et Paul de</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6DF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> STUTZHEIM. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81D24" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>1ère</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rencontre du cycle</w:t>
+      </w:r>
+      <w:r w:rsidR="0054604F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00431EF9" w:rsidRPr="0088477B" w:rsidRDefault="00AE5438" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>"Vivre la</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>fraternité au quotidien</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>sur le</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thème</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>"J'étais en prison, et vous êtes venus à</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:shadow/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moi"</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mt  25,  36)</w:t>
+      </w:r>
+      <w:r w:rsidR="00037679" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00431EF9" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B35ACF" w:rsidRPr="0088477B" w:rsidRDefault="00431EF9" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Benoît DONZE, diacre, aumônier à la maison d’arrêt de Strasbourg (prison de l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Elsau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>), nous parlera de ce que vivent</w:t>
+      </w:r>
+      <w:r w:rsidR="0054604F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les personnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incarcérées. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="0054604F" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>coutons ce qu'elles ont à nous</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35ACF" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dire,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce que les aumôneries proposent pour répo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B206F3" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndre aux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">besoins des personnes incarcérées </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F40F14" w:rsidRPr="0088477B" w:rsidRDefault="00431EF9" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nous pourrons ensemble échanger sur les diverses modalités selon lesquelles il est </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5438" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>possible de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B206F3" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participer (</w:t>
+      </w:r>
+      <w:r w:rsidR="000748DA" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>= de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="000748DA" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>rendre une part)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5438" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'action des aumôneries de prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00407DB7" w:rsidRPr="0088477B" w:rsidRDefault="00407DB7" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'ESAB, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Education, Scolarisation, Alsace - Bénin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, proposera pour la Toussaint, au bénéfice de l'association du Père Aimé, des arrangements floraux ainsi que des pensées, chrysanthèmes </w:t>
+      </w:r>
+      <w:r w:rsidR="00983D70" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>la sortie des offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possibilité de retirer vos arrangements chez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA373C" w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>-O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GISS 06 99 01 28 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00AA373C" w:rsidRPr="0088477B" w:rsidRDefault="00AA373C" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="115"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adoration perpétuelle au Mont Sainte Odile </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>- Notez-vous les dates !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="115"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>L'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Assemblée Générale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’association des adorateurs au Mont Sainte Odile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du secteur de Truchtersheim - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Ackerland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aura lieu le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>mardi 27 Octobre à 16h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la Salle de l’Etang de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Wiwersheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> précédée d’une après-midi récréative à partir de 14 h. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="115"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La semaine d’adoration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>au Mont aura lieu cette année du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>lundi 7 au lundi 14 décembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D21316" w:rsidRPr="0088477B" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="115"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les inscriptions pourront se faire à partir du site de notre CP - Les portes du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0088477B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou encore le jour de l’ AG de notre association. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00653BA3" w:rsidRDefault="00653BA3" w:rsidP="00407DB7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5585" w:rsidRPr="00135066" w:rsidRDefault="003F5585" w:rsidP="00FD5CF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C6E28" w:rsidRPr="00135066" w:rsidRDefault="00E43D61" w:rsidP="00057285">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.25pt;margin-top:0;width:213.15pt;height:101.35pt;z-index:251658240;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAECm6QGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oaXatOKtttqkq&#10;bbeVtv0AjLGNihkKJHb69R2wN5veXqrygBgGzsycObO5GXtFjsI6Cbqk2SKlRGgOtdRtSb983r+6&#10;osR5pmumQIuSnoSjN9uXLzaDKUQOHahaWIIg2hWDKWnnvSmSxPFO9MwtwAiNzgZszzyatk1qywZE&#10;71WSp+nrZABbGwtcOIe3d5OTbiN+0wjuPzaNE56okmJuPu427lXYk+2GFa1lppN8ToP9QxY9kxqD&#10;nqHumGfkYOVvUL3kFhw0fsGhT6BpJBexBqwmS3+p5rFjRsRakBxnzjS5/wfLH46P5pMlfnwDIzYw&#10;FuHMPfCvjmjYdUy34tZaGDrBagycBcqSwbhi/hqodoULINXwAWpsMjt4iEBjY/vACtZJEB0bcDqT&#10;LkZPOF7m63SdpitKOPqy/GqdLVcxBiuevhvr/DsBPQmHklrsaoRnx3vnQzqseHoSojlQst5LpaJh&#10;22qnLDkyVMA+rhn9p2dKk6Gk16t8NTHwV4g0rj9B9NKjlJXsS3p1fsSKwNtbXUeheSbVdMaUlZ6J&#10;DNxNLPqxGomsZ5YDrxXUJ2TWwqRcnDQ8dGC/UzKgakvqvh2YFZSo9xq7c50tl0Hm0Viu1jka9tJT&#10;XXqY5ghVUk/JdNz5aTQOxsq2w0iTHjTcYkcbGbl+zmpOH5UZWzBPUZD+pR1fPc/69gcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQDWnxWl3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHVISxpCnAohgeAGbQVXN94mEfE62G4a/p7tCY47M5qdV64m24sRfegcKbiZJSCQamc6ahRs&#10;N0/XOYgQNRndO0IFPxhgVZ2flbow7kjvOK5jI7iEQqEVtDEOhZShbtHqMHMDEnt7562OfPpGGq+P&#10;XG57mSZJJq3uiD+0esDHFuuv9cEqyBcv42d4nb991Nm+v4tXy/H52yt1eTE93IOIOMW/MJzm83So&#10;eNPOHcgE0StIk/yWowqYiO1svmCS3UlPlyCrUv4HqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABApukBoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA1p8Vpd4AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+            <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F6C7D">
                     <w:rPr>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>BULLETIN PAROISSIAL</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -1402,1702 +2628,962 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Communauté de Paroisses</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005F6C7D">
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">"Les Portes du </w:t>
-[...19 lines deleted...]
-                    <w:t>"</w:t>
+                    <w:t>"Les Portes du Kochersberg"</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Dingsheim</w:t>
+                    <w:t>Dingsheim, Griesheim, Pfulgriesheim, Stutzheim-Offenheim, Wiwersheim, Dossenheim - Ackerland</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-[...111 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
                 <w:p w:rsidR="001D56F9" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">        </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>11 rue de la Mairie 67370 GRIESHEIM sur SOUFFEL</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="004104FB" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">     Père Christophe </w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t xml:space="preserve">     Père Christophe Willé </w:t>
                   </w:r>
                   <w:r w:rsidR="000A07E7">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>06 45 74 84 22</w:t>
                   </w:r>
                   <w:r w:rsidRPr="004104FB">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">- 03 67 21 </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004104FB">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>21</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> 26</w:t>
+                    <w:t>21 26</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="005F6C7D" w:rsidRPr="001D56F9" w:rsidRDefault="005F6C7D" w:rsidP="005F6C7D">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000256F9">
                     <w:rPr>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>paroissesportesdukochersberg@gmail.com</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidRPr="004F1688">
+      <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.15pt;margin-top:-18pt;width:107.5pt;height:145.9pt;z-index:251661312" stroked="f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1033">
+          <v:shape id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.15pt;margin-top:-18pt;width:107.5pt;height:145.9pt;z-index:251661312;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhUDGk+AEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVO00Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SchwjvRXVgeBqydmd2eH6buwNOyj0GmzJF7M5Z8pKqLVtS/7j++7d&#10;DWc+CFsLA1aV/Kg8v9u8fbMeXKFy6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9ybL5/PrbACsHYJU3tPfhynJNwm/aZQMX5vGq8BMyam3kFZMaxXXbLMWRYvCdVqe2hD/0EUvtKWi&#10;Z6gHEQTbo/4LqtcSwUMTZhL6DJpGS5U4EJvF/BWbp044lbiQON6dZfL/D1Z+OTy5b8jC+AFGGmAi&#10;4d0jyJ+eWdh2wrbqHhGGTomaCi+iZNngfHG6GqX2hY8g1fAZahqy2AdIQGODfVSFeDJCpwEcz6Kr&#10;MTAZS15dr/IVpSTlFjer/PYqjSUTxfN1hz58VNCzuCk50lQTvDg8+hDbEcXzkVjNg9H1ThuTAmyr&#10;rUF2EOSAXfoSg1fHjI2HLcRrE2L8k3hGahPJMFYj03XJ8wgRaVdQH4k4wmQsegi06QB/czaQqUru&#10;f+0FKs7MJ0vi3S6Wy+jCFCxX73MK8DJTXWaElQRV8sDZtN2Gybl7h7rtqNI0Lgv3JHijkxQvXZ3a&#10;J+MkhU4mj868jNOpl6e4+QMAAP//AwBQSwMEFAAGAAgAAAAhAJI/9PjgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ67Qlj4Y4FSCB2Lb0A5x4mkTE4yh2m/Tvma5gN6M5&#10;unNusZttLy44+s6RgtUyAoFUO9NRo+D4/bHIQPigyejeESq4ooddeX9X6Ny4ifZ4OYRGcAj5XCto&#10;QxhyKX3dotV+6QYkvp3caHXgdWykGfXE4baX6yhKpNUd8YdWD/jeYv1zOFsFp6/pKd5O1Wc4pvvn&#10;5E13aeWuSj0+zK8vIALO4Q+Gmz6rQ8lOlTuT8aJXsFhlG0Z52CRc6kZskxREpWAdxxnIspD/O5S/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACFQMaT4AQAA0gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJI/9PjgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" stroked="f">
+            <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="00E121A0" w:rsidRDefault="00AC01C4">
                   <w:r w:rsidRPr="00C25249">
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:lang w:eastAsia="fr-FR"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="1401679" cy="1756610"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="10" name="Image 9"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId6" cstate="print">
+                                <a:blip r:embed="rId7" cstate="print">
                                   <a:clrChange>
                                     <a:clrFrom>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:clrFrom>
                                     <a:clrTo>
                                       <a:srgbClr val="FFFFFF">
                                         <a:alpha val="0"/>
                                       </a:srgbClr>
                                     </a:clrTo>
                                   </a:clrChange>
                                   <a:lum bright="-10000"/>
                                 </a:blip>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1400643" cy="1755312"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="004F1688" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E43D61" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1688">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:321.5pt;margin-top:7.15pt;width:54.95pt;height:53.05pt;z-index:251660288" stroked="f">
-            <v:textbox style="mso-next-textbox:#_x0000_s1030">
+          <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:321.5pt;margin-top:7.15pt;width:54.95pt;height:53.05pt;z-index:251660288;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1ICLA9wEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj3tEacokuRYUDX&#10;Dej2AbIs28JsUaOU2NnXj5LdNNvehulBEEXqkOeQ2t71bcNOCp0Gk/HZZMqZMhIKbaqMf/t6eHfD&#10;mfPCFKIBozJ+Vo7f7d6+2XY2VXOooSkUMgIxLu1sxmvvbZokTtaqFW4CVhlyloCt8GRilRQoOkJv&#10;m2Q+na6TDrCwCFI5R7cPg5PvIn5ZKuk/l6VTnjUZp9p83DHuediT3VakFQpbazmWIf6hilZoQ0kv&#10;UA/CC3ZE/RdUqyWCg9JPJLQJlKWWKnIgNrPpH2yea2FV5ELiOHuRyf0/WPl0erZfkPn+PfTUwEjC&#10;2UeQ3x0zsK+FqdQ9InS1EgUlngXJks66dHwapHapCyB59wkKarI4eohAfYltUIV4MkKnBpwvoqve&#10;M0mX69vNzXrFmSTXerPYLFYxg0hfHlt0/oOCloVDxpF6GsHF6dH5UIxIX0JCLgeNLg66aaKBVb5v&#10;kJ0E9f8Q14j+W1hjQrCB8GxADDeRZSA2UPR93jNdZHwRIALpHIoz0UYYxoq+AR1qwJ+cdTRSGXc/&#10;jgIVZ81HQ9LdzpbLMIPRWK42czLw2pNfe4SRBJVxz9lw3Pthbo8WdVVTpqFZBu5J7lJHKV6rGsun&#10;sYkKjSMe5vLajlGvH3H3CwAA//8DAFBLAwQUAAYACAAAACEAscwVlN8AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1SNOEpnEqQAJxbekHOPE2iRqvo9ht0r9nOdHjzoxm&#10;3xTb2fbigqPvHCl4WUQgkGpnOmoUHH4+n19B+KDJ6N4RKriih215f1fo3LiJdnjZh0ZwCflcK2hD&#10;GHIpfd2i1X7hBiT2jm60OvA5NtKMeuJy28s4ilJpdUf8odUDfrRYn/Znq+D4PT2t1lP1FQ7ZLknf&#10;dZdV7qrU48P8tgERcA7/YfjDZ3QomalyZzJe9ArSZMlbAhvJEgQHslW8BlGxEEcJyLKQtxPKXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1ICLA9wEAANADAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCxzBWU3wAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f">
+            <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="001C6E28" w:rsidRDefault="001C6E28">
                   <w:r w:rsidRPr="001C6E28">
                     <w:rPr>
                       <w:noProof/>
                       <w:lang w:eastAsia="fr-FR"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="505460" cy="568175"/>
                         <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
                         <wp:docPr id="8" name="Image 6"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="0" name="Picture 3"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId7" cstate="print"/>
+                                <a:blip r:embed="rId8" cstate="print"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="505460" cy="568175"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w:rsidR="00E121A0" w:rsidRPr="00135066" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A07E7" w:rsidRPr="000256F9" w:rsidRDefault="000A07E7" w:rsidP="000A07E7">
+    <w:p w:rsidR="000A07E7" w:rsidRPr="00135066" w:rsidRDefault="000A07E7" w:rsidP="000A07E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
+    <w:p w:rsidR="008D2722" w:rsidRPr="00135066" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
-[...9 lines deleted...]
-    <w:p w:rsidR="00AC01C4" w:rsidRPr="003F6172" w:rsidRDefault="00AC01C4" w:rsidP="00AC01C4">
+    <w:p w:rsidR="00AC01C4" w:rsidRPr="00135066" w:rsidRDefault="00AC01C4" w:rsidP="00AC01C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C168D3" w:rsidRDefault="00C168D3" w:rsidP="00D0178A">
+    <w:p w:rsidR="001718C8" w:rsidRPr="001718C8" w:rsidRDefault="001718C8" w:rsidP="00BD5AFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001718C8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OCTOBRE – Mois du ROSAIRE –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001718C8" w:rsidRPr="00B365EC" w:rsidRDefault="001718C8" w:rsidP="00BD5AFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le Pape Léon XIV a choisi de publier sa première encyclique adressée au monde entier à l’occasion de la fête de Marie, Mère de l’Eglise. Cette encyclique est une réflexion sur la protection de la personne humaine en cette nouvelle ère de l’intelligence artificielle qui façonne déjà la vie humaine dans les foyers, sur les lieux de travail et au sein des communautés, dans les hôpitaux, les services publics. L’IA est capable d’accomplir des choses remarquables et utiles. Elle peut trier d’énormes quantités d’informations, reconnaître des schémas récurrents et accélérer les progrès dans les domaines de la médecine, de l’éducation, des sciences et de la protection de l’environnement. Elle peut même imiter le comportement et les voix humaines, mais elle ne peut ni aimer, ni souffrir, ni pardonner, ni prier, ni espérer à la manière des hommes. L’IA  n’a pas de conscience, elle ne connait ni la joie, ni la douleur, et ne sait pas ce que signifie l’amour, le travail, l’amitié, la responsabilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001718C8" w:rsidRPr="00B365EC" w:rsidRDefault="001718C8" w:rsidP="001718C8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001718C8" w:rsidRPr="00B365EC" w:rsidRDefault="001718C8" w:rsidP="001718C8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le Saint Père s’inquiète à juste titre de ce que l’intelligence artificielle puisse nous amener à construire un monde dominé par l’orgueil, le profit, la domination ; un monde où Dieu notre créateur est oublié, un monde où, au contraire, les êtres humains pensent : « Nous pouvons être Dieu »</w:t>
+      </w:r>
+      <w:r w:rsidR="0014123A" w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Au lieu de cela, </w:t>
+      </w:r>
+      <w:r w:rsidR="0014123A" w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>le P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ape Léon </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40851" w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XIV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">propose une vision de la construction de la « Cité </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40851" w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ainte de Dieu », fondée sur la paix et la réconciliation, l’amour et la fraternité ; un monde</w:t>
+      </w:r>
+      <w:r w:rsidR="0014123A" w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profondément respectueux de la dignité humaine pour tous. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001718C8" w:rsidRPr="00B365EC" w:rsidRDefault="001718C8" w:rsidP="001718C8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001718C8" w:rsidRPr="00B365EC" w:rsidRDefault="001718C8" w:rsidP="001718C8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En ce mois du Rosaire, je vous encourage à prier souvent, en union avec Marie, pour que l’humanité soit protégée en cette ère technologique qui avance à grands pas. Marie, la Nouvelle Eve, Mère de tous les vivants, agit comme une « boussole » qui nous guide à travers les eaux inconnues qui s’étendent devant nous. Marie connait nos faiblesses humaines, elle sait quelles tentations nous assaillent. Et son Cœur Immaculé nous supplie de rechercher les voies de la paix dans le monde ; de prier le Rosaire chaque jour, de nous laisser nourrir par l’Eucharistie et la Confession</w:t>
+      </w:r>
+      <w:r w:rsidR="0014123A" w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B365EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elle est Reine de la Paix et elle a promis la Paix au monde à Fatima, si seulement nous parvenons à rester fidèles au Rosaire et à son Cœur Immaculé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00693242" w:rsidRPr="00BD5AFC" w:rsidRDefault="00BD5AFC" w:rsidP="00BD5AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Votre Curé Christophe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F7E46" w:rsidRPr="0062691A" w:rsidRDefault="00E43D61" w:rsidP="00BD5AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...585 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43D61">
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:201.65pt;margin-top:10.5pt;width:164.35pt;height:62.5pt;z-index:251663360" stroked="f">
-            <v:textbox>
+          <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.3pt;margin-top:6.05pt;width:66.7pt;height:61.5pt;z-index:251667456" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1034">
               <w:txbxContent>
-                <w:p w:rsidR="000A4696" w:rsidRDefault="000A4696">
-                  <w:r w:rsidRPr="000A4696">
+                <w:p w:rsidR="00D8382A" w:rsidRDefault="00BD5AFC" w:rsidP="00D8382A">
+                  <w:r w:rsidRPr="00BD5AFC">
                     <w:rPr>
                       <w:noProof/>
                       <w:lang w:eastAsia="fr-FR"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
-                        <wp:extent cx="1659356" cy="754306"/>
-[...1 lines deleted...]
-                        <wp:docPr id="3" name="Image 3" descr="E:\Simone (SERVEUR_G_S_BUR)\EGLISE\BULLETIN PAROISSIAL\2026\06 - juin\dessin1.jpg"/>
+                        <wp:extent cx="565038" cy="627797"/>
+                        <wp:effectExtent l="19050" t="0" r="6462" b="0"/>
+                        <wp:docPr id="1" name="Image 1" descr="Pages de coloriage gratuites pour les mains du chapelet ..."/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
-                                <pic:cNvPr id="0" name="Picture 3" descr="E:\Simone (SERVEUR_G_S_BUR)\EGLISE\BULLETIN PAROISSIAL\2026\06 - juin\dessin1.jpg"/>
+                                <pic:cNvPr id="0" name="Picture 1" descr="Pages de coloriage gratuites pour les mains du chapelet ..."/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId8"/>
+                                <a:blip r:embed="rId9"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
-                                  <a:ext cx="1662811" cy="755877"/>
+                                  <a:ext cx="566000" cy="628865"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-    </w:p>
-[...339 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E43D61">
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:240.95pt;margin-top:6.25pt;width:118.4pt;height:57.8pt;z-index:251662336" stroked="f">
-            <v:textbox>
+          <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:65.35pt;margin-top:6.05pt;width:295.5pt;height:61.5pt;z-index:251669504">
+            <v:textbox style="mso-next-textbox:#_x0000_s1038">
               <w:txbxContent>
-                <w:p w:rsidR="008315CF" w:rsidRPr="008315CF" w:rsidRDefault="008315CF" w:rsidP="008315CF">
+                <w:p w:rsidR="00BD5AFC" w:rsidRPr="00BD5AFC" w:rsidRDefault="00BD5AFC" w:rsidP="00BD5AFC">
                   <w:pPr>
-                    <w:jc w:val="right"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="115"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:b/>
-[...1 lines deleted...]
-                      <w:szCs w:val="40"/>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="008315CF">
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00BD5AFC">
                     <w:rPr>
-                      <w:b/>
-[...1 lines deleted...]
-                      <w:szCs w:val="40"/>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>JUIN 2026</w:t>
+                    <w:t>Dingsheim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> : Chapelet les dimanches à 18h, les mardis à 17h30 avant la messe</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00BD5AFC" w:rsidRPr="00BD5AFC" w:rsidRDefault="00AB74B7" w:rsidP="00BD5AFC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="115"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:i/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Dossenheim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Griesheim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00BD5AFC" w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Offenheim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00BD5AFC" w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00BD5AFC" w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Wiwersheim</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidR="00BD5AFC" w:rsidRPr="00BD5AFC">
+                    <w:rPr>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> : Chapelet après la messe de 9h</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="00F82A01" w:rsidRPr="000A4696">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidRDefault="003D66CC">
+    <w:p w:rsidR="00D30557" w:rsidRDefault="00D30557">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidSect="006401A1">
+    <w:p w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidRDefault="00E43D61">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Text Box 19" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:199.15pt;margin-top:36.85pt;width:166.5pt;height:41pt;z-index:251665408;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKoudcNgIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X/yheG2tOFWXLtOk&#10;rpvU7QdgjG00zGVAYme/fhecpGn3Ns0PCLhwuOfcc726nQZF9sI6Cbqi2SKlRGgOjdRdRX983767&#10;psR5phumQIuKHoSjt+u3b1ajKUUOPahGWIIg2pWjqWjvvSmTxPFeDMwtwAiNwRbswDwubZc0lo2I&#10;PqgkT9P3yQi2MRa4cA537+cgXUf8thXcf21bJzxRFcXcfBxtHOswJusVKzvLTC/5MQ32D1kMTGp8&#10;9Ax1zzwjOyv/ghokt+Cg9QsOQwJtK7mIHJBNlr5i89QzIyIXFMeZs0zu/8Hyx/2T+WaJnz7AhAWM&#10;JJx5AP7TEQ2bnulO3FkLYy9Ygw9nQbJkNK48Xg1Su9IFkHr8Ag0Wme08RKCptUNQBXkSRMcCHM6i&#10;i8kTjpt5li2LAkMcY0WeXqWxKgkrT7eNdf6TgIGESUUtFjWis/2D8yEbVp6OhMccKNlspVJxYbt6&#10;oyzZMzTANn6RwKtjSpOxojdFXswCvIAIXhRnkLqbRVK7AdnOwFkavtlMuI+Wm/dPTKKdA0RM9kWC&#10;g/TYAEoOFb2+QAlqf9RNtKdnUs1zZKr0Uf6g+Ky9n+qJyAbVCxmEatTQHLAeFma/Y3/ipAf7m5IR&#10;vV5R92vHrKBEfdZY05tsuQzNERfL4irHhb2M1JcRpjlCVdRTMk83fm6onbGy6/GlWSANd+iDVsYS&#10;PWd1TB/9HMU49l5omMt1PPX8h1j/AQAA//8DAFBLAwQUAAYACAAAACEAr2KQbt0AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2CyQlZFMhEL0hRECFoxNvk4jYjmK3DXw9&#10;ywmOoxnNvMk3k+3FkcbQeYewXCgQ5GpvOtcgvL0+XqxBhKid0b13hPBFATbF7CzXmfEn90LHMjaC&#10;S1zINEIb45BJGeqWrA4LP5Bjb+9HqyPLsZFm1Ccut71cKZVIqzvHC60e6L6l+rM8WIRQq2T3fFXu&#10;3iu5pe8bYx4+tk+I5/Pp7hZEpCn+heEXn9GhYKbKH5wJoke4TNIVRxGu+RL7qVKsK4R1qkAWufx/&#10;oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyqLnXDYCAABpBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr2KQbt0AAAAIAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" strokecolor="white [3212]">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00F12643" w:rsidRPr="00F12643" w:rsidRDefault="00FB5072" w:rsidP="00F12643">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="36"/>
+                      <w:szCs w:val="36"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="36"/>
+                      <w:szCs w:val="36"/>
+                    </w:rPr>
+                    <w:t>OCTOBRE 2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidSect="003F21FB">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="426" w:right="720" w:bottom="142" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="395" w:bottom="142" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="1244"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1639360D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="894E20FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -3217,50 +3703,312 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="3A19161F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9806BF82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="3D3735E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A70AA46"/>
+    <w:lvl w:ilvl="0" w:tplc="73701AD0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="43FF4169"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="200E3EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3365,51 +4113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="48231AAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5246B610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3514,51 +4262,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="51794921"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51D85914"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="635614EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3028CAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3663,51 +4560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="68E617A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3812,51 +4709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="78FF15C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4048575A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3962,465 +4859,627 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="158"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DC3E74"/>
     <w:rsid w:val="00003994"/>
     <w:rsid w:val="00003F49"/>
     <w:rsid w:val="00023250"/>
+    <w:rsid w:val="000254E5"/>
     <w:rsid w:val="000256F9"/>
+    <w:rsid w:val="000372DB"/>
     <w:rsid w:val="00037580"/>
+    <w:rsid w:val="00037679"/>
     <w:rsid w:val="00041E4D"/>
     <w:rsid w:val="00042934"/>
     <w:rsid w:val="00044F4E"/>
     <w:rsid w:val="00045BBE"/>
     <w:rsid w:val="00047550"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="00056EB5"/>
     <w:rsid w:val="00057285"/>
     <w:rsid w:val="000605E9"/>
     <w:rsid w:val="00061113"/>
     <w:rsid w:val="0006589D"/>
+    <w:rsid w:val="0007073F"/>
+    <w:rsid w:val="00073E0E"/>
+    <w:rsid w:val="000748DA"/>
     <w:rsid w:val="00081A28"/>
     <w:rsid w:val="0008711F"/>
     <w:rsid w:val="000879C5"/>
     <w:rsid w:val="00091641"/>
+    <w:rsid w:val="00093F1C"/>
+    <w:rsid w:val="00095D22"/>
     <w:rsid w:val="00096370"/>
     <w:rsid w:val="000A07E7"/>
     <w:rsid w:val="000A4696"/>
+    <w:rsid w:val="000A65D1"/>
     <w:rsid w:val="000A748A"/>
     <w:rsid w:val="000C2E01"/>
     <w:rsid w:val="000C3551"/>
+    <w:rsid w:val="000C41C8"/>
+    <w:rsid w:val="000E1F48"/>
     <w:rsid w:val="000F01B9"/>
     <w:rsid w:val="000F091B"/>
     <w:rsid w:val="000F5A76"/>
     <w:rsid w:val="00115BE0"/>
+    <w:rsid w:val="00124A6A"/>
+    <w:rsid w:val="00135066"/>
+    <w:rsid w:val="0014123A"/>
     <w:rsid w:val="00157261"/>
     <w:rsid w:val="00160F79"/>
     <w:rsid w:val="001613E9"/>
     <w:rsid w:val="00162582"/>
     <w:rsid w:val="001708D1"/>
+    <w:rsid w:val="001718C8"/>
     <w:rsid w:val="00171ACD"/>
     <w:rsid w:val="00172FAF"/>
     <w:rsid w:val="00174D79"/>
     <w:rsid w:val="00176E29"/>
     <w:rsid w:val="001777E0"/>
     <w:rsid w:val="00183AFF"/>
     <w:rsid w:val="001914AE"/>
     <w:rsid w:val="0019419C"/>
     <w:rsid w:val="00195358"/>
+    <w:rsid w:val="00197433"/>
     <w:rsid w:val="001A0BC4"/>
     <w:rsid w:val="001A1F24"/>
     <w:rsid w:val="001C6E28"/>
     <w:rsid w:val="001D0D4E"/>
     <w:rsid w:val="001D56F9"/>
     <w:rsid w:val="001E1AA2"/>
+    <w:rsid w:val="001E659D"/>
+    <w:rsid w:val="001E738B"/>
     <w:rsid w:val="001F66CD"/>
     <w:rsid w:val="002020E6"/>
+    <w:rsid w:val="002031B6"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00205664"/>
     <w:rsid w:val="0021014C"/>
     <w:rsid w:val="002160D7"/>
+    <w:rsid w:val="0022273D"/>
     <w:rsid w:val="00230D7D"/>
     <w:rsid w:val="002319E0"/>
     <w:rsid w:val="00240C5E"/>
     <w:rsid w:val="00242E04"/>
     <w:rsid w:val="00245FC6"/>
     <w:rsid w:val="0024649C"/>
+    <w:rsid w:val="00251A31"/>
     <w:rsid w:val="00252445"/>
     <w:rsid w:val="00256A7B"/>
     <w:rsid w:val="00256DF1"/>
     <w:rsid w:val="00257385"/>
     <w:rsid w:val="0026090D"/>
+    <w:rsid w:val="00263516"/>
     <w:rsid w:val="002663FA"/>
     <w:rsid w:val="0026790D"/>
     <w:rsid w:val="002760AD"/>
+    <w:rsid w:val="00282DA4"/>
     <w:rsid w:val="00286283"/>
+    <w:rsid w:val="002873E0"/>
     <w:rsid w:val="0029513D"/>
     <w:rsid w:val="00297463"/>
     <w:rsid w:val="002B6B53"/>
     <w:rsid w:val="002B775C"/>
     <w:rsid w:val="002B7FF7"/>
     <w:rsid w:val="002C25D1"/>
     <w:rsid w:val="002D07A9"/>
     <w:rsid w:val="002D3B71"/>
+    <w:rsid w:val="002E63F3"/>
     <w:rsid w:val="002F3691"/>
     <w:rsid w:val="002F6AD8"/>
     <w:rsid w:val="002F7704"/>
     <w:rsid w:val="002F7E46"/>
     <w:rsid w:val="0030567C"/>
+    <w:rsid w:val="003142E5"/>
+    <w:rsid w:val="003232D0"/>
+    <w:rsid w:val="00333C6B"/>
     <w:rsid w:val="0034047A"/>
     <w:rsid w:val="00343895"/>
     <w:rsid w:val="003438D2"/>
     <w:rsid w:val="00361AFE"/>
     <w:rsid w:val="003650FC"/>
     <w:rsid w:val="003819F3"/>
     <w:rsid w:val="0039308B"/>
     <w:rsid w:val="00394847"/>
+    <w:rsid w:val="00397E16"/>
     <w:rsid w:val="003A245A"/>
+    <w:rsid w:val="003A33AF"/>
     <w:rsid w:val="003B3E34"/>
+    <w:rsid w:val="003C04C9"/>
     <w:rsid w:val="003C0E9A"/>
     <w:rsid w:val="003C3C55"/>
     <w:rsid w:val="003D33E1"/>
+    <w:rsid w:val="003D4544"/>
     <w:rsid w:val="003D4B54"/>
     <w:rsid w:val="003D66CC"/>
     <w:rsid w:val="003D784D"/>
     <w:rsid w:val="003E422C"/>
+    <w:rsid w:val="003E577E"/>
+    <w:rsid w:val="003F21FB"/>
+    <w:rsid w:val="003F5585"/>
     <w:rsid w:val="004032BF"/>
+    <w:rsid w:val="00407DB7"/>
     <w:rsid w:val="004104FB"/>
+    <w:rsid w:val="00410B23"/>
+    <w:rsid w:val="00420743"/>
     <w:rsid w:val="00422148"/>
+    <w:rsid w:val="004227D6"/>
+    <w:rsid w:val="0042333C"/>
+    <w:rsid w:val="00430680"/>
+    <w:rsid w:val="00431EF9"/>
     <w:rsid w:val="00432DF3"/>
+    <w:rsid w:val="0043705E"/>
     <w:rsid w:val="00440282"/>
     <w:rsid w:val="00441D88"/>
     <w:rsid w:val="004434E7"/>
     <w:rsid w:val="00446ECB"/>
     <w:rsid w:val="00456583"/>
+    <w:rsid w:val="00457834"/>
     <w:rsid w:val="00464410"/>
     <w:rsid w:val="00465D53"/>
     <w:rsid w:val="00467265"/>
+    <w:rsid w:val="0047344D"/>
     <w:rsid w:val="00476B70"/>
     <w:rsid w:val="004873F2"/>
+    <w:rsid w:val="004907B2"/>
     <w:rsid w:val="004928E6"/>
+    <w:rsid w:val="004959EF"/>
     <w:rsid w:val="004A781D"/>
     <w:rsid w:val="004B2270"/>
+    <w:rsid w:val="004B51D3"/>
     <w:rsid w:val="004B5BFC"/>
     <w:rsid w:val="004B5FCF"/>
+    <w:rsid w:val="004B6AC3"/>
     <w:rsid w:val="004C234B"/>
+    <w:rsid w:val="004D1234"/>
+    <w:rsid w:val="004D6D6B"/>
     <w:rsid w:val="004E5C08"/>
     <w:rsid w:val="004E7BDF"/>
     <w:rsid w:val="004F1688"/>
     <w:rsid w:val="004F7883"/>
     <w:rsid w:val="005014DC"/>
     <w:rsid w:val="00505F6A"/>
+    <w:rsid w:val="00513066"/>
+    <w:rsid w:val="00517912"/>
     <w:rsid w:val="005235A3"/>
     <w:rsid w:val="00523A83"/>
     <w:rsid w:val="00524A49"/>
     <w:rsid w:val="00533824"/>
+    <w:rsid w:val="005358C2"/>
+    <w:rsid w:val="0054604F"/>
     <w:rsid w:val="005519A3"/>
     <w:rsid w:val="00553658"/>
     <w:rsid w:val="005602DA"/>
     <w:rsid w:val="00562AD6"/>
+    <w:rsid w:val="00572411"/>
     <w:rsid w:val="005765B7"/>
     <w:rsid w:val="00577160"/>
     <w:rsid w:val="0059185D"/>
     <w:rsid w:val="0059393B"/>
+    <w:rsid w:val="00596C9A"/>
     <w:rsid w:val="005971D9"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="005A091B"/>
     <w:rsid w:val="005A672F"/>
+    <w:rsid w:val="005B0303"/>
     <w:rsid w:val="005B5729"/>
+    <w:rsid w:val="005B629C"/>
     <w:rsid w:val="005C56A6"/>
     <w:rsid w:val="005C736C"/>
+    <w:rsid w:val="005D15C9"/>
     <w:rsid w:val="005D5BD1"/>
     <w:rsid w:val="005E0B41"/>
     <w:rsid w:val="005E1D13"/>
     <w:rsid w:val="005F6C7D"/>
+    <w:rsid w:val="0060010C"/>
     <w:rsid w:val="006016CA"/>
+    <w:rsid w:val="00606D53"/>
+    <w:rsid w:val="00621197"/>
+    <w:rsid w:val="0062691A"/>
     <w:rsid w:val="00626985"/>
     <w:rsid w:val="00627304"/>
+    <w:rsid w:val="006359FC"/>
     <w:rsid w:val="00637158"/>
+    <w:rsid w:val="006376AF"/>
     <w:rsid w:val="006401A1"/>
     <w:rsid w:val="00643A04"/>
     <w:rsid w:val="0064410A"/>
     <w:rsid w:val="006459A3"/>
+    <w:rsid w:val="00645CC9"/>
     <w:rsid w:val="00652FCB"/>
+    <w:rsid w:val="00653BA3"/>
     <w:rsid w:val="00657CD5"/>
     <w:rsid w:val="0066190B"/>
+    <w:rsid w:val="00664ECC"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="00666659"/>
     <w:rsid w:val="00667528"/>
     <w:rsid w:val="0068089C"/>
+    <w:rsid w:val="00680DE7"/>
     <w:rsid w:val="00680ECB"/>
+    <w:rsid w:val="00681D21"/>
+    <w:rsid w:val="00684105"/>
     <w:rsid w:val="006849FD"/>
     <w:rsid w:val="006856D2"/>
     <w:rsid w:val="006869FC"/>
+    <w:rsid w:val="006911C9"/>
     <w:rsid w:val="006922AD"/>
+    <w:rsid w:val="00693242"/>
     <w:rsid w:val="00696A58"/>
     <w:rsid w:val="006A2A3D"/>
+    <w:rsid w:val="006B11C9"/>
+    <w:rsid w:val="006B5CF2"/>
     <w:rsid w:val="006C7774"/>
     <w:rsid w:val="006D6A8B"/>
     <w:rsid w:val="006D7718"/>
     <w:rsid w:val="006E78CA"/>
     <w:rsid w:val="006F5AF8"/>
     <w:rsid w:val="006F7ACD"/>
+    <w:rsid w:val="00707294"/>
     <w:rsid w:val="00714FB8"/>
     <w:rsid w:val="00724678"/>
     <w:rsid w:val="00743308"/>
     <w:rsid w:val="0074576A"/>
     <w:rsid w:val="0075023D"/>
+    <w:rsid w:val="00752DAE"/>
     <w:rsid w:val="00774D2C"/>
     <w:rsid w:val="007811EA"/>
     <w:rsid w:val="00785113"/>
     <w:rsid w:val="00786B18"/>
     <w:rsid w:val="007877D4"/>
     <w:rsid w:val="007A6FE5"/>
     <w:rsid w:val="007C26C2"/>
     <w:rsid w:val="007D1BD1"/>
     <w:rsid w:val="007E0071"/>
     <w:rsid w:val="007E0404"/>
     <w:rsid w:val="007E126F"/>
     <w:rsid w:val="007F667B"/>
     <w:rsid w:val="00803645"/>
     <w:rsid w:val="00814FDC"/>
     <w:rsid w:val="00817867"/>
     <w:rsid w:val="008315CF"/>
     <w:rsid w:val="008378CB"/>
+    <w:rsid w:val="008378D3"/>
     <w:rsid w:val="00842525"/>
     <w:rsid w:val="00842E6A"/>
     <w:rsid w:val="008435A5"/>
     <w:rsid w:val="00846FE0"/>
     <w:rsid w:val="0085618A"/>
     <w:rsid w:val="008572A9"/>
     <w:rsid w:val="0086003C"/>
     <w:rsid w:val="008671F2"/>
     <w:rsid w:val="00873486"/>
     <w:rsid w:val="00880B4B"/>
     <w:rsid w:val="0088142A"/>
+    <w:rsid w:val="0088477B"/>
     <w:rsid w:val="00886551"/>
     <w:rsid w:val="00891CA7"/>
     <w:rsid w:val="008A00CD"/>
+    <w:rsid w:val="008A6976"/>
+    <w:rsid w:val="008B1D60"/>
+    <w:rsid w:val="008C074B"/>
+    <w:rsid w:val="008C1456"/>
     <w:rsid w:val="008D2722"/>
     <w:rsid w:val="008D3966"/>
     <w:rsid w:val="008D6BE4"/>
     <w:rsid w:val="008D7104"/>
     <w:rsid w:val="008F0590"/>
+    <w:rsid w:val="00901B9E"/>
+    <w:rsid w:val="009165F2"/>
     <w:rsid w:val="00924D84"/>
     <w:rsid w:val="00927A63"/>
+    <w:rsid w:val="00940183"/>
     <w:rsid w:val="00954EB1"/>
     <w:rsid w:val="0096281C"/>
     <w:rsid w:val="00963EA9"/>
+    <w:rsid w:val="00983D70"/>
     <w:rsid w:val="0099018C"/>
     <w:rsid w:val="00993F83"/>
     <w:rsid w:val="00994C0A"/>
     <w:rsid w:val="009A28E5"/>
+    <w:rsid w:val="009A7E81"/>
     <w:rsid w:val="009C4726"/>
+    <w:rsid w:val="009C6DF9"/>
     <w:rsid w:val="009D59FA"/>
     <w:rsid w:val="009D69F2"/>
+    <w:rsid w:val="009D6A51"/>
     <w:rsid w:val="009E0D25"/>
     <w:rsid w:val="009E1077"/>
+    <w:rsid w:val="009E224E"/>
     <w:rsid w:val="00A0025B"/>
     <w:rsid w:val="00A04D9E"/>
     <w:rsid w:val="00A06727"/>
     <w:rsid w:val="00A10A13"/>
     <w:rsid w:val="00A13743"/>
     <w:rsid w:val="00A17BB1"/>
     <w:rsid w:val="00A21AD1"/>
     <w:rsid w:val="00A34CD4"/>
     <w:rsid w:val="00A408C2"/>
+    <w:rsid w:val="00A51E25"/>
     <w:rsid w:val="00A6715C"/>
+    <w:rsid w:val="00A7616E"/>
     <w:rsid w:val="00A83B92"/>
     <w:rsid w:val="00A86365"/>
     <w:rsid w:val="00A86903"/>
     <w:rsid w:val="00A948A7"/>
     <w:rsid w:val="00A95AFE"/>
+    <w:rsid w:val="00A96760"/>
+    <w:rsid w:val="00AA373C"/>
     <w:rsid w:val="00AA4394"/>
     <w:rsid w:val="00AB4B3F"/>
+    <w:rsid w:val="00AB74B7"/>
     <w:rsid w:val="00AC01C4"/>
     <w:rsid w:val="00AC04C6"/>
     <w:rsid w:val="00AC14F2"/>
+    <w:rsid w:val="00AC4CCD"/>
+    <w:rsid w:val="00AC575B"/>
     <w:rsid w:val="00AC6896"/>
     <w:rsid w:val="00AC6B9F"/>
+    <w:rsid w:val="00AD3328"/>
     <w:rsid w:val="00AD4B58"/>
+    <w:rsid w:val="00AD5E8C"/>
     <w:rsid w:val="00AE3276"/>
+    <w:rsid w:val="00AE377B"/>
+    <w:rsid w:val="00AE5438"/>
     <w:rsid w:val="00AE7883"/>
+    <w:rsid w:val="00B058E0"/>
     <w:rsid w:val="00B142B4"/>
     <w:rsid w:val="00B15088"/>
+    <w:rsid w:val="00B168AE"/>
+    <w:rsid w:val="00B206F3"/>
     <w:rsid w:val="00B23176"/>
+    <w:rsid w:val="00B2618D"/>
+    <w:rsid w:val="00B35ACF"/>
+    <w:rsid w:val="00B365EC"/>
+    <w:rsid w:val="00B456DA"/>
+    <w:rsid w:val="00B46818"/>
     <w:rsid w:val="00B525EA"/>
     <w:rsid w:val="00B5406C"/>
     <w:rsid w:val="00B73209"/>
     <w:rsid w:val="00B77CE2"/>
     <w:rsid w:val="00B80452"/>
     <w:rsid w:val="00B810B1"/>
     <w:rsid w:val="00B84A3C"/>
     <w:rsid w:val="00B84CF3"/>
     <w:rsid w:val="00B84E17"/>
     <w:rsid w:val="00B96F88"/>
     <w:rsid w:val="00B972B2"/>
     <w:rsid w:val="00BA62E5"/>
     <w:rsid w:val="00BC5A81"/>
     <w:rsid w:val="00BD2DAA"/>
+    <w:rsid w:val="00BD5AFC"/>
+    <w:rsid w:val="00BE099E"/>
     <w:rsid w:val="00C00585"/>
+    <w:rsid w:val="00C03534"/>
     <w:rsid w:val="00C1638D"/>
     <w:rsid w:val="00C16585"/>
     <w:rsid w:val="00C168D3"/>
     <w:rsid w:val="00C1729C"/>
     <w:rsid w:val="00C22860"/>
     <w:rsid w:val="00C25249"/>
     <w:rsid w:val="00C30A22"/>
+    <w:rsid w:val="00C40851"/>
     <w:rsid w:val="00C4162C"/>
+    <w:rsid w:val="00C446B2"/>
     <w:rsid w:val="00C465BD"/>
     <w:rsid w:val="00C539F5"/>
     <w:rsid w:val="00C7615F"/>
+    <w:rsid w:val="00C818A6"/>
+    <w:rsid w:val="00C8735F"/>
     <w:rsid w:val="00C9641F"/>
     <w:rsid w:val="00C97B53"/>
+    <w:rsid w:val="00CA230E"/>
+    <w:rsid w:val="00CA3FF4"/>
     <w:rsid w:val="00CC40B5"/>
     <w:rsid w:val="00CD2D58"/>
     <w:rsid w:val="00CD726D"/>
+    <w:rsid w:val="00CD77A3"/>
     <w:rsid w:val="00CE332E"/>
     <w:rsid w:val="00CE4AFC"/>
     <w:rsid w:val="00CE67EF"/>
+    <w:rsid w:val="00CF6CE9"/>
     <w:rsid w:val="00D0128E"/>
     <w:rsid w:val="00D0178A"/>
     <w:rsid w:val="00D0239B"/>
     <w:rsid w:val="00D02CDD"/>
     <w:rsid w:val="00D061E9"/>
     <w:rsid w:val="00D07994"/>
     <w:rsid w:val="00D10074"/>
+    <w:rsid w:val="00D13396"/>
     <w:rsid w:val="00D1408B"/>
     <w:rsid w:val="00D15DF1"/>
     <w:rsid w:val="00D203A9"/>
+    <w:rsid w:val="00D21316"/>
     <w:rsid w:val="00D243D2"/>
     <w:rsid w:val="00D26AAD"/>
+    <w:rsid w:val="00D30557"/>
+    <w:rsid w:val="00D31FB5"/>
     <w:rsid w:val="00D3249C"/>
+    <w:rsid w:val="00D35473"/>
+    <w:rsid w:val="00D35EC6"/>
+    <w:rsid w:val="00D43226"/>
     <w:rsid w:val="00D513BC"/>
     <w:rsid w:val="00D66838"/>
     <w:rsid w:val="00D8316F"/>
+    <w:rsid w:val="00D8382A"/>
     <w:rsid w:val="00D90345"/>
     <w:rsid w:val="00D91258"/>
     <w:rsid w:val="00DB0934"/>
+    <w:rsid w:val="00DB52A8"/>
     <w:rsid w:val="00DB7837"/>
     <w:rsid w:val="00DC3E74"/>
     <w:rsid w:val="00DC443C"/>
+    <w:rsid w:val="00DD067D"/>
     <w:rsid w:val="00DD538A"/>
+    <w:rsid w:val="00DD57C5"/>
     <w:rsid w:val="00DD73B8"/>
     <w:rsid w:val="00DE5649"/>
     <w:rsid w:val="00DF5D28"/>
     <w:rsid w:val="00DF66A5"/>
     <w:rsid w:val="00E00AB3"/>
     <w:rsid w:val="00E015BD"/>
     <w:rsid w:val="00E121A0"/>
     <w:rsid w:val="00E3004F"/>
     <w:rsid w:val="00E30F57"/>
     <w:rsid w:val="00E358FB"/>
+    <w:rsid w:val="00E367F2"/>
+    <w:rsid w:val="00E43D61"/>
+    <w:rsid w:val="00E51F39"/>
+    <w:rsid w:val="00E5753D"/>
     <w:rsid w:val="00E61A31"/>
     <w:rsid w:val="00E70E34"/>
     <w:rsid w:val="00E7234B"/>
     <w:rsid w:val="00E74884"/>
+    <w:rsid w:val="00E77682"/>
+    <w:rsid w:val="00E82A1E"/>
+    <w:rsid w:val="00E8551A"/>
     <w:rsid w:val="00E86EC9"/>
+    <w:rsid w:val="00E91603"/>
     <w:rsid w:val="00EA2B40"/>
     <w:rsid w:val="00EA33FD"/>
     <w:rsid w:val="00EA6EE5"/>
     <w:rsid w:val="00EB0595"/>
     <w:rsid w:val="00EB5FE5"/>
+    <w:rsid w:val="00EC5E09"/>
     <w:rsid w:val="00EE5990"/>
     <w:rsid w:val="00EE7D79"/>
     <w:rsid w:val="00EF0380"/>
+    <w:rsid w:val="00EF0C71"/>
     <w:rsid w:val="00EF5D81"/>
+    <w:rsid w:val="00F02F41"/>
     <w:rsid w:val="00F1091A"/>
+    <w:rsid w:val="00F12643"/>
     <w:rsid w:val="00F15E88"/>
     <w:rsid w:val="00F22A81"/>
+    <w:rsid w:val="00F37707"/>
+    <w:rsid w:val="00F40F14"/>
     <w:rsid w:val="00F41084"/>
     <w:rsid w:val="00F41C3A"/>
     <w:rsid w:val="00F4423F"/>
     <w:rsid w:val="00F4481F"/>
     <w:rsid w:val="00F52CBB"/>
+    <w:rsid w:val="00F60C69"/>
+    <w:rsid w:val="00F7307F"/>
+    <w:rsid w:val="00F81D24"/>
     <w:rsid w:val="00F82A01"/>
     <w:rsid w:val="00F841AF"/>
     <w:rsid w:val="00F86A9B"/>
     <w:rsid w:val="00F917AE"/>
     <w:rsid w:val="00F91861"/>
+    <w:rsid w:val="00F91D9C"/>
     <w:rsid w:val="00FA1E0B"/>
     <w:rsid w:val="00FA5D55"/>
     <w:rsid w:val="00FA69CD"/>
     <w:rsid w:val="00FA6D8D"/>
     <w:rsid w:val="00FB2227"/>
+    <w:rsid w:val="00FB5072"/>
     <w:rsid w:val="00FC15FC"/>
     <w:rsid w:val="00FC7599"/>
+    <w:rsid w:val="00FD4C55"/>
     <w:rsid w:val="00FD5CF1"/>
     <w:rsid w:val="00FD6AFA"/>
     <w:rsid w:val="00FE66D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26626"/>
+    <o:shapedefaults v:ext="edit" spidmax="11266"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4429,51 +5488,51 @@
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -4732,50 +5791,65 @@
     <w:qFormat/>
     <w:rsid w:val="006D6A8B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00183AFF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F60C69"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="267540574">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="493423802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4930,50 +6004,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="501705590">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1352413983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1444420490">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="946960108">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="720"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4998,50 +6085,101 @@
                   <w:marBottom w:val="100"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1082486501">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1680692773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1061902960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="332223745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="747966938">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1947615063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="369695001">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5334,51 +6472,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1781072659">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5629,78 +6767,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB3510BE-59D1-45E4-9A5B-AF09C9396FCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89AE0F41-115E-4B60-9479-C629BE82C132}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>649</Words>
-  <Characters>3571</Characters>
+  <Words>950</Words>
+  <Characters>5226</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4212</CharactersWithSpaces>
+  <CharactersWithSpaces>6164</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EARL-burger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>