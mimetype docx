--- v1 (2026-09-10)
+++ v2 (2026-11-03)
@@ -1,1933 +1,4008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7FBEE2EC" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+    <w:p w14:paraId="42CACD84" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Datum1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>GOTTESDIENSTORDNUNG</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Pfarrverbandes Jetzendorf und Steinkirchen</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>01.09.2026 - 30.09.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FC035B9" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+        <w:t>01.10.2026 - 02.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793B1252" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06838475" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230868F8" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3699E839" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336BA4BA" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348BAE22" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9B8902" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEA47A7" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35739566" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1529A86C" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BAAE13" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3739E5C4" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3227A7C4" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8ABFB6" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FDB88A" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D055857" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1169933F" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DD9578" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28583DA7" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7C5D05" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6809C8" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C22A4B" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA9B2ED" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA2889F" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DB108F" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D76EC5D" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D24B78" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B14D2E5" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE3EF56" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4312A7A2" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Datum1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3ADE08" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
-        <w:t>Dienstag, 01.09.</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="0BD9FD09" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Samstag, 03.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Samstag der 26. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F64B7B0" w14:textId="23B508A2" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse zu Erntedank </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Jeannie Gruber </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> und verstorbene Eltern und Großeltern</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Jakob Gottschalk</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Eltern Franz und Maria Off</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f.</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bruder Franz und Agnes Off</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Verwandtschaft Off und Gottschalk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016E2153" w14:textId="7D0F9C2B" w:rsidR="00F006DA" w:rsidRPr="00F006DA" w:rsidRDefault="00F006DA" w:rsidP="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F006DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Herzliche Einladung an alle Vereine mit ihren Fahnenabordnungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1127461E" w14:textId="6E95833A" w:rsidR="00F006DA" w:rsidRPr="00F006DA" w:rsidRDefault="00F006DA" w:rsidP="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F006DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u dem Festgottesdienst zum Erntedank!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E7D287" w14:textId="3238E8A1" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 04.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>27. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:br/>
+        <w:t>Erntedank</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298434A0" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 5, 1-7; 2. Lesung: Phil 4, 6-9; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 21, 33-44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4C9BFC" w14:textId="24888E14" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jetzendorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier zu Erntedank </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mit Einführung und Verabschiedung der Ministranten </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Anton und Centa Ött</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> und Thomas und Hildegard Münch</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. verstorbene Eltern Huber und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fornfischer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019438D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schwester Michaela und verstorbene Verwandtschaft </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7301D" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRPr="00F006DA" w:rsidRDefault="00F006DA" w:rsidP="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F006DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Herzliche Einladung an alle Vereine mit ihren Fahnenabordnungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FD8454" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRPr="00F006DA" w:rsidRDefault="00F006DA" w:rsidP="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F006DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u dem Festgottesdienst zum Erntedank!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546E2E68" w14:textId="77777777" w:rsidR="00F006DA" w:rsidRDefault="00F006DA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1808F3A8" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lampertshausen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">12:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Oktoberrosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A783718" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E65CFF" w14:textId="7E10DA78" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">14:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Taufe Luisa Krendl </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008A9535" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dienstag, 06.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Bruno, Mönch, Einsiedler, Ordensgründer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8ABB50" w14:textId="2B3C1CC9" w:rsidR="00E83443" w:rsidRDefault="0019438D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jetzendorf</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83443">
+        <w:tab/>
         <w:t xml:space="preserve">14:00 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A59CA">
+      <w:r w:rsidR="00E83443">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E83443" w:rsidRPr="0019438D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pfarrheim: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005A59CA">
+      <w:r w:rsidR="00E83443" w:rsidRPr="0019438D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kaffeekranzl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00E83443">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CCFB71" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+    <w:p w14:paraId="6840DA95" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
-        <w:t>Mittwoch, 02.09.</w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>Mittwoch, 07.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gedenktag Unserer Lieben Frau vom Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0E685D" w14:textId="58B76760" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Nonnosus</w:t>
+        <w:t>Lampertshausen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, Abt von </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe zum Patrozinium St. Lampert </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Jakob u</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Rosa Glas</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Sorakte</w:t>
+      <w:r w:rsidR="0019438D">
+        <w:t>StM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Hl. Messe </w:t>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Josef und Anna Wolf</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Peter und Maria Hofmann</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Heribert Stemmer </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">f. Josef Reisner </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7D97F287" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237657B0" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C67049" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
-        <w:t>Samstag, 05.09.</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="49400FBE" w14:textId="04AC142B" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+        <w:t>Donnerstag, 08.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Donnerstag der 27. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CE5258" w14:textId="09DE8F7F" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Kreszenz und Georg Hartl und Angehörige (JM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Georg Scherrer und Eltern </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> und Barbara Haun</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Katharina und Maria Gaffal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A0E2FB" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samstag, 10.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Samstag der 27. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D761F70" w14:textId="52389A6C" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Herrnrast</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">16:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Tiersegnung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4339F227" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 11.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>28. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210BA97F" w14:textId="7AA8295B" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 25, 6-10a; 2. Lesung: Phil 4, 12-14. 19-20; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 22, 1-14 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5772331E" w14:textId="1257DC0B" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jetzendorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">9:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Pfarrgottesdienst </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Franz u</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Maria Höchtl</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0019438D">
+        <w:t>StM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Msgr. Georg Schuster (JM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. lebende und verstorbene der Familien Schuster und Wallner</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Johann Sellmair und verstorbene Angehörige </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531FF8C3" w14:textId="77693658" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Anna und Johann Lechner </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> und Agnes Mikschl </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C973C24" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Oktoberrosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EAE8C1" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dienstag, 13.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Dienstag der 28. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEFE603" w14:textId="0D7E3330" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">9:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Georg und Maria Hammerl </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Anna Sedlmair, Josef und Anna Sedlmair und verstorbene Angehörige </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0458003F" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pfarrheim: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0019438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Handarbeitscafe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0E2DCE" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Oktoberrosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E00052A" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mittwoch, 14.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Kallistus I., Papst, Märtyrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D2E11F" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6476C7FB" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0628C71F" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDFB68B" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3401ADF2" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690BD64B" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121312F8" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samstag, 17.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Ignatius v. Antiochien, Bischof, Märtyrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB6A20" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">11:00 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Taufe Sophia Schneider </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39A8B8AD" w14:textId="77CBBB95" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+        <w:t xml:space="preserve">Taufe Luisa Anna Wallner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B2F052" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">12:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Taufe Clara Owsiuk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BA3116" w14:textId="639CAF90" w:rsidR="00E83443" w:rsidRPr="00632F45" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eck </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionausteilung </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. die Verstorbenen der Ortschaft Eck </w:t>
+      </w:r>
+      <w:r w:rsidR="00632F45">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00632F45" w:rsidRPr="00632F45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>anschl. Weinfest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FA0048" w14:textId="6340E200" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jetzendorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">18:30 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Vorabendmesse </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="0019438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00F006DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>irchenkonzert „K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>onzert mit Herz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F006DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE99FDF" w14:textId="7AF67273" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 18.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>29. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00632F45">
+        <w:t xml:space="preserve"> - Kirchweih</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
         <w:br/>
-        <w:t>f. Klaus Vorbrugg (JM), Schwester Gertrud und Verwandtschaft</w:t>
+        <w:t>Krankenkommunion für Jetzendorf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBC3565" w14:textId="24A0E5F1" w:rsidR="00632F45" w:rsidRPr="00632F45" w:rsidRDefault="00632F45" w:rsidP="00632F45">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632F45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sammlung für unsere Ministranten (Kirchentüre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A7266C" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 45, 1. 4-6; 2. Lesung: 1Thess 1, 1-5b; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 22, 15-21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A46C6E" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Heinrich Hanakam und verstorbene Eltern und Geschwister (JM)</w:t>
+        <w:t>f. Georg und Hedwig Pfab (JM)</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Georg und Maria Obermayr (JM)</w:t>
+        <w:t xml:space="preserve">f. Maria und Peter Bergmeier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E08596" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6571AC39" w14:textId="0334469A" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Montag, 19.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Johannes de Brébeuf u. </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l. Issak Jogues u. Gef. und Hl. Paul vom Kreuz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E8F3A7" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe zum Kirchweihmontag für den PV </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D82B8F" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">19:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0019438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pfarrheim Dachauer Forum: Vermeintliche Alternative? Der Aufstieg einer Partei, deren Demokratie-Fähigkeit in Frage steht</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0BB0EB" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dienstag, 20.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Wendelin, Einsiedler im Saarland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8EE20A" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Oktoberrosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36827C17" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mittwoch, 21.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Ursula u. Gefährtinnen, Märtyrinnen in Köln</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DF4BC2" w14:textId="1E816957" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Volkersdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Verstorbene der Familie Obermayr</w:t>
+        <w:t xml:space="preserve">f. Josef und Anna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hagl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">f. Ursula und Simon Stock, Franz Hechtl und Cäcilia und </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="18C197B9" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+        <w:t xml:space="preserve">f. Wolfgang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hagl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:br/>
+        <w:t>f. Ludwig und Josefa Groß</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Lorenz Nagl und Eltern </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2B02FF" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samstag, 24.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Antonius Maria Claret, Bischof, Ordensgründer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1EA622" w14:textId="45F33BDC" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst zum Jubiläum </w:t>
+      </w:r>
+      <w:r w:rsidR="0019438D">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">30 Jahre Kindergarten Regenbogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED85AB8" w14:textId="1171E026" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">11:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Trauung </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sindy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Henker und Dennis Fuhrberg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1CFBB0" w14:textId="4D31E0DD" w:rsidR="00E83443" w:rsidRPr="00B92C07" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Vorabendmesse</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01268">
+        <w:t xml:space="preserve"> mit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Gründungsgottesdienst des </w:t>
+      </w:r>
+      <w:r w:rsidR="001D38A8">
+        <w:br/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ath. D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eandlvereins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. verstorbene Ehrenbürger, Bürgermeister und bedienstete der Gemeinde Reichertshausen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. die Verstorbenen der Familien Flack und Sturm</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Georg und Theresia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Langmair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (JM) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92C07">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B92C07" w:rsidRPr="00B92C07">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>anschl. Sektempfang im Pfarrheim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF08DA5" w14:textId="7D9FDB16" w:rsidR="00E83443" w:rsidRPr="007152FA" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Feiertag"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="55E643A3" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 25.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>30. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+      <w:r w:rsidR="007152FA">
+        <w:br/>
+        <w:t xml:space="preserve">Kollekte für Weltmission </w:t>
+      </w:r>
+      <w:r w:rsidR="007152FA" w:rsidRPr="007152FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Sonntag der Weltmission)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2676AC6A" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
       <w:pPr>
         <w:pStyle w:val="Lesung"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Lesung: </w:t>
+        <w:t xml:space="preserve">1. Lesung: Ex 22, 20-26; 2. Lesung: 1Thess 1, 5c-10; Evangelium: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Ez</w:t>
+        <w:t>Mt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 33, 7-9; 2. Lesung: Röm 13, 8-10; Evangelium: </w:t>
-[...267 lines deleted...]
-    <w:p w14:paraId="2D43AAE8" w14:textId="7C5E1E9F" w:rsidR="005A59CA" w:rsidRPr="005A59CA" w:rsidRDefault="005A59CA" w:rsidP="005A59CA">
+        <w:t xml:space="preserve"> 22, 34-40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7CE10A" w14:textId="4F0E8D17" w:rsidR="00632F45" w:rsidRPr="00632F45" w:rsidRDefault="00632F45" w:rsidP="00632F45">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632F45">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bitte beachten Sie den Beginn der Winterzeit!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E12C93E" w14:textId="77777777" w:rsidR="00632F45" w:rsidRDefault="00632F45">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B04D23" w14:textId="5D3A37D5" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Franziska Glas</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Großeltern Johann und Maria Obesser</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Michael Obesser, Hans Obesser und Josef Obesser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8C23E8" w14:textId="2F18F9D2" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">11:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Taufe Cornelius Bonifaz Zimmermann </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614A8692" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Oktoberrosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031982A8" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dienstag, 27.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Dienstag der 30. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B624ED" w14:textId="186B08B8" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">19:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007152FA">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005A59CA">
+        <w:t xml:space="preserve">Pfarrheim: </w:t>
+      </w:r>
+      <w:r w:rsidR="00632F45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007152FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Elternabend zur Erstkommunion</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB34CEC" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mittwoch, 28.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>HL. SIMON UND HL. JUDAS THADDÄUS, Apostel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9AECBE" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Maximilian Huber </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7178F89B" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Donnerstag, 29.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Donnerstag der 30. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E64C5E" w14:textId="33231F11" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A3556E">
+        <w:t>19:15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0052162C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pfarrheim: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2109B" w:rsidRPr="0052162C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PGR-Sitzung</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D519BCD" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB28E03" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460C87F1" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samstag, 31.10.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Wolfgang, Bischof v. Regensburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C80190" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F75BEC" w14:textId="77777777" w:rsidR="0052162C" w:rsidRDefault="0052162C" w:rsidP="0052162C">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Totengedenken und Gräbersegnung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F0E96C" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443" w:rsidP="009E14A5">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lampertshausen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D17F553" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lampertshausen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Totengedenken und Gräbersegnung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2B3D48" w14:textId="11BF2851" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse zum Hochfest Allerheiligen </w:t>
+      </w:r>
+      <w:r w:rsidR="00632F45">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anschl. Gräbersegnung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DABB9D" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 01.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>HOCHFEST ALLERHEILIGEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265C4250" w14:textId="1130DD9C" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E14A5">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30F72">
+        <w:t>ffb 7,2-4.9-14</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; 2. Lesung: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30F72">
+        <w:t>1 Joh 3,1-3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B30F72">
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B30F72">
+        <w:t xml:space="preserve"> 5,1-12a;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C68CD75" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9EC58B" w14:textId="6D7A6844" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Pfarrgottesdienst zum Hochfest Allerheiligen mit Gräbersegnung im kirchlichen Friedhof, </w:t>
+      </w:r>
+      <w:r w:rsidR="00632F45">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anschl. Gräbersegnung im Gemeindefriedhof </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350D1647" w14:textId="77169141" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Montag, 02.11.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>ALLERSEELEN</w:t>
+      </w:r>
+      <w:r w:rsidR="0003223D">
+        <w:br/>
+        <w:t>Kollekte für die Priesterausbildung in Osteuropa</w:t>
+      </w:r>
+      <w:r w:rsidR="0003223D">
+        <w:br/>
+        <w:t>RENOVABIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256D1951" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Volkersdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0443095D" w14:textId="77777777" w:rsidR="0003223D" w:rsidRDefault="0003223D" w:rsidP="0003223D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Volkersdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Totengedenken und Gräbersegnung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6570F929" w14:textId="1A0467E6" w:rsidR="00E83443" w:rsidRDefault="00E83443" w:rsidP="0003223D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAF86E5" w14:textId="77777777" w:rsidR="00E83443" w:rsidRDefault="00E83443">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Totengedenken und Gräbersegnung </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D6C301" w14:textId="77777777" w:rsidR="004864EF" w:rsidRDefault="004864EF" w:rsidP="00360A35"/>
+    <w:p w14:paraId="55A3EAEB" w14:textId="3C6BCBAF" w:rsidR="00612DE8" w:rsidRDefault="0003223D" w:rsidP="0003223D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A08CC0B" w14:textId="77777777" w:rsidR="0003223D" w:rsidRDefault="0003223D" w:rsidP="00612DE8"/>
+    <w:p w14:paraId="62CC33DE" w14:textId="35324853" w:rsidR="00CA33FC" w:rsidRPr="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00CA33FC">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...486 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA33FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00747D81">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Annahmeschluss für die Gottesdienstordnung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAE34A8" w14:textId="5D034DCA" w:rsidR="00CA33FC" w:rsidRPr="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00CA33FC">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA33FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>November ist am 15.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FB4848" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8"/>
+    <w:p w14:paraId="70297364" w14:textId="14731A57" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00CA33FC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF5AEE3" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8"/>
+    <w:p w14:paraId="23D4C911" w14:textId="7CCD2D8F" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8">
+      <w:r>
+        <w:t>Ein herzliches „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vergelt’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gott“ für die Gaben zum Erntedankaltar an alle örtlichen Spender und an alle Helferinnen und Helfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B400BAE" w14:textId="362ECB34" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8">
+      <w:r>
+        <w:t>Die Erntegaben werden alle an die Tafel in Steinkirchen weitergegeben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8BE668" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8"/>
+    <w:p w14:paraId="196EA0F2" w14:textId="70BDEBA2" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00CA33FC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478D8657" w14:textId="77777777" w:rsidR="00CA33FC" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8"/>
+    <w:p w14:paraId="74644E80" w14:textId="77777777" w:rsidR="00A42818" w:rsidRDefault="00A42818" w:rsidP="00612DE8"/>
+    <w:p w14:paraId="75C41142" w14:textId="5E075B61" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7400">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dienstag, 29.09.</w:t>
-[...8 lines deleted...]
-        <w:pStyle w:val="Termin"/>
+        <w:t>Aktion – Kräuterbuschen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD70C74" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-        <w:pStyle w:val="Termin"/>
+    </w:p>
+    <w:p w14:paraId="7F5DF0F3" w14:textId="7344609A" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Auch in diesem Jahr wurden wieder fleißig in Eck Kräuterbuschen gebunden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd an Maria Himmelfahrt „am </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Frautag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“ im Festgottesdienst geweiht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F1A498" w14:textId="0634BCF3" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anschließend </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wurden sie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>von den Ministranten, gegen eine Spende an der Kirchentür abgegeben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E44410C" w14:textId="1EA89969" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ein Kräuterbusch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n ist in Jetzendorf an diesem Tag ein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lange Tradition und viele Kirchenbesucher </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kommen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um die geweihte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kräuter mit nach Hause zu nehmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B803D6D" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0466B2BC" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRPr="00577992" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
-[...67 lines deleted...]
-        <w:pStyle w:val="Termin"/>
+    <w:p w14:paraId="61C17728" w14:textId="45120765" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Der Erlös von 475 € wird wie folgt für soziale Zwecke gespendet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56051D56" w14:textId="6629B80E" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00C815DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>€ - Stiftung Ambulantes Kinderhospiz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4343FC" w14:textId="6986E8BF" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>225</w:t>
+      </w:r>
+      <w:r w:rsidR="00C815DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>€ - Ersthelfer - Hilgertshausen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3893E8EC" w14:textId="779BC44B" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  50</w:t>
+      </w:r>
+      <w:r w:rsidR="00C815DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>€ - Ministranten Kasse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5B7F6D" w14:textId="54B66D7F" w:rsidR="00A42818" w:rsidRPr="00A42818" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ein herzlicher Dank </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42818">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an alle Helfer und Spendern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A343C55" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0686D4DD" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Termin"/>
+    <w:p w14:paraId="7068C6E4" w14:textId="181AAFE0" w:rsidR="00CA33FC" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>**********</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65CAC6" w14:textId="77777777" w:rsidR="00237BEC" w:rsidRPr="00237BEC" w:rsidRDefault="00237BEC" w:rsidP="00237BEC">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="362C5721" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00612DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F017C1" w14:textId="347D2BBB" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00612DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7400">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dachauer Forum am 19.10.26, Pfarrheim Jetzendorf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7F3F77" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00AD7400" w:rsidRDefault="00A42818" w:rsidP="00612DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05056BF6" w14:textId="38698341" w:rsidR="00A42818" w:rsidRDefault="00A42818" w:rsidP="00612DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Herzliche Einladung zum Vortrag „Der Aufstieg einer Partei, deren Demokratie-Fähigkeit in Frage steht“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440B766C" w14:textId="77777777" w:rsidR="00AD7400" w:rsidRDefault="00AD7400" w:rsidP="00AD7400">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beginn ist um 19.00 Uhr, anmelden können Sie sich bei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EB1445" w14:textId="03753F56" w:rsidR="00AD7400" w:rsidRDefault="00AD7400" w:rsidP="00AD7400">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peter Schemitsch, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00975A15">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>peter_schemitsch@t-online.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49496539" w14:textId="5B848B91" w:rsidR="00AD7400" w:rsidRDefault="00AD7400" w:rsidP="00AD7400">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joachim Helleberg, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00975A15">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>joachim@helleberg-web.de</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F03C171" w14:textId="1FBD07C3" w:rsidR="00AD7400" w:rsidRPr="00AD7400" w:rsidRDefault="00AD7400" w:rsidP="00612DE8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE1C328" w14:textId="66BF9015" w:rsidR="00AD7400" w:rsidRDefault="00AD7400" w:rsidP="00AD7400">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E361309" w14:textId="1A289D04" w:rsidR="00AD7400" w:rsidRPr="008C32AE" w:rsidRDefault="00AD7400" w:rsidP="00AD7400">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C32AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"Konzert mit Herz"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C32AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t>Friedenskonzert am Sa. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Caritas Herbstsammlung</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237BEC">
-[...74 lines deleted...]
-    <w:p w14:paraId="3C5D5768" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
+      <w:r w:rsidRPr="008C32AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.10., 18.30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B84F923" w14:textId="0097EC27" w:rsidR="00AD7400" w:rsidRPr="008C32AE" w:rsidRDefault="00AD7400" w:rsidP="00AD7400">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C32AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ein Konzert von und mit Robert Freudenberg.  Zusammen mit musikalischen Herzensmenschen &amp; lieben Freunden lädt das Konzert zum Erleben von schwingungsvoller Musik ein. Der Abend wird den Zuhörern gewidmet, um sich gemeinschaftlich friedvoll zu fühlen, womit gute Herzensenergie in uns und die Welt gelangt. Die musikalische Bandbreite hält für jeden Geschmack was bereit. Der Eintritt ist frei, freundliche Spenden ermöglichen jedoch mehr solcher Konzerte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461A9D17" w14:textId="171B03B8" w:rsidR="0003223D" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5763E23A" wp14:editId="67339F5C">
+            <wp:extent cx="4482465" cy="6339840"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="1444459105" name="Grafik 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4482465" cy="6339840"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319A13DE" w14:textId="1508F574" w:rsidR="0003223D" w:rsidRDefault="00CA33FC" w:rsidP="00612DE8">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="703E8C7E" wp14:editId="53B8D163">
+            <wp:extent cx="4482465" cy="6339840"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="793802215" name="Grafik 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4482465" cy="6339840"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1C22C4" w14:textId="1D8DE3CB" w:rsidR="00842743" w:rsidRDefault="005A024F" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6768A787" wp14:editId="1780F203">
+            <wp:extent cx="4482465" cy="6302725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="278281875" name="Grafik 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="278281875" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4482465" cy="6302725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A640C4F" w14:textId="77777777" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70ED4B0B" w14:textId="7E558F69" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Firmung 2027 im Pfarrverband Jetzendorf-Steinkirchen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C747ECA" w14:textId="77777777" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109EEAEE" w14:textId="149CA199" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ein genauer Termin wurde der Pfarrei noch nicht mitgeteilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CB787F" w14:textId="77777777" w:rsidR="005A024F" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle Jugendlichen ab der 8. Klasse sind jedoch herzlich eingeladen </w:t>
+      </w:r>
+      <w:r w:rsidR="005A024F" w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei Pfarrer Martin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00176256">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>gmartin@ebmuc.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder im Pfarrbüro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334AA546" w14:textId="3739C13A" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="005A024F" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007F3B2F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>pv-jetzendorf@ebmuc.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00176256" w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anzumelden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6751ECF6" w14:textId="6EB892E1" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Weitere Information folgen demnächst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B55A8E2" w14:textId="77777777" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62749690" w14:textId="1EC16E40" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7887C791" w14:textId="77777777" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8E1602" w14:textId="272C5095" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Minibrot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78EF217E" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5700FEF9" w14:textId="27D5CA7B" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Am 03./04. Oktober 2026 wird wieder die „Aktion </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Minibrot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“ durchgeführt. Nach den Gottesdiensten werden kleine Brote auf Spendenbasis abgegeben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7F5A47" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Der Erlös wird für soziale Zwecke verwendet!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB741FD" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646B6BD6" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0814E45C" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24895B51" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ministrantensammlung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4480E740" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20345E44" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A42818">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Schon traditionsgemäß sammeln wir am Kirchweihwochenende für unsere Ministranten, die ganzjährig und zuverlässig ihren Dienst tun. Das Geld wird für die Ministranten Arbeit verwendet. Ein herzliches „Vergelts Gott“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8EB3A1" w14:textId="77777777" w:rsidR="00A42818" w:rsidRPr="00176256" w:rsidRDefault="00A42818" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758A161A" w14:textId="7A3BB475" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194639BD" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EF4684" w14:textId="3591F95C" w:rsidR="0059794A" w:rsidRPr="001D38A8" w:rsidRDefault="0059794A" w:rsidP="0059794A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D38A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweis zum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D38A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Weihnachtspfarrbrief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="04712959" w14:textId="77777777" w:rsidR="0059794A" w:rsidRPr="00895CB7" w:rsidRDefault="0059794A" w:rsidP="0059794A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wir starten in die Erstellung des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Weihnachtspfarrbriefs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dieser soll wieder zum 1. Advent in den Haushalten sein. Damit das gelingt, bitte Beiträge, Fotos und Ankündigungen für die Advents- und Weihnachtszeit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bis 3. November</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Claudia Reisner schicken (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00895CB7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>creisner@ebmuc.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00895CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>). Vielen Dank für die Mithilfe!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5979C1" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0718CBFE" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5995606C" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AF71D5" w14:textId="6E8E01C0" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In den Herbstferien von</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE0DE88" w14:textId="069D9A3D" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>02.11. bis 06.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200CDF4E" w14:textId="516C59B2" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ist das Pfarrbüro geschlossen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA1AF9C" w14:textId="20E43A28" w:rsidR="00176256" w:rsidRPr="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176256">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Der Anrufbeantworter wird regelmäßig abgehört</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5147CC13" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA58547" w14:textId="4BE63D15" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00176256">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559E204C" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AF6C50" w14:textId="77777777" w:rsidR="00176256" w:rsidRDefault="00176256" w:rsidP="00A3556E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7400" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA377C" w14:paraId="4A463D30" w14:textId="77777777" w:rsidTr="0045154C">
+      <w:tr w:rsidR="00A3556E" w14:paraId="7341F7A2" w14:textId="77777777" w:rsidTr="00EB7BBD">
         <w:trPr>
           <w:trHeight w:val="2826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63EEF5DD" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="207EE231" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="615B0B41" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="3EB84426" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pfarramt des Pfarrverbandes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCBB2FF" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRPr="0051094C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="3E1B312F" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRPr="0051094C" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jetzendorf und Steinkirchen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9EE08A" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="343AA793" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schulstr. 5, 85305 Jetzendorf</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4318EA5F" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="493B8187" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wir sind erreichbar:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE408FE" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="0AE4EAB1" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öffnungszeiten: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dienstag       9.00 - 12.00 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2039C0E2" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="0B0C4931" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>                            Donnerstag 15.00 - 17.00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A951F3" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="71609BD0" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefonisch: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08137/655</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B9CBCB" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRPr="00BC7E75" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="2246718D" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRPr="00BC7E75" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Per E-Mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7E75">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00237512">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>pv-jetzendorf@ebmuc.de</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00237512">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36CBEF88" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRPr="00237512" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="037EF2C9" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRPr="00237512" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7E75">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Homepage:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00237512">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>www.pv-jetzendorf.de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="48B10481" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="3834C437" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Seelsorger: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A06A95F" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="5B58387D" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Georg Martin, Pfarrer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08441/2201</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C9C798D" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="627BEA53" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Christiane März, Gemeindereferentin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0151/15549469</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F00079" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="46D966F7" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274EEB50" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="1D4FF264" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19A62F3C" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="1F12A5F2" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="176EDC1A" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="2974F08F" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gebetsanliegen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12FE99FB" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="063D67E8" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C65DF11" w14:textId="03589C4C" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="7CC7ED78" w14:textId="51641830" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wir beten</w:t>
+              <w:t xml:space="preserve">Wir beten </w:t>
             </w:r>
-            <w:r w:rsidR="004D45ED">
+            <w:r w:rsidR="00741903">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> um eine gerechte und nachhaltige Verwaltung des Wassers, einer überlebenswichtigen Ressource, so dass alle in gleicher Weise Zugang dazu haben.</w:t>
+              <w:t xml:space="preserve">für alle Menschen, die Verletzungen, Zurückweisung und Ausgrenzung erfahren, die sich nach heilsamer Gemeinschaft und Zugehörigkeit sehnen und nach der Begegnung mit Menschen, die ihnen in Wort und Tat von Gottes Güte erzählen. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2B6172" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
+          <w:p w14:paraId="1CEE0BA8" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00EB7BBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03A62E23" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
+    <w:p w14:paraId="44C5E641" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00A3556E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2155"/>
         </w:tabs>
         <w:ind w:left="2155" w:hanging="2155"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Wer Hilfe beim Besuch des Gottesdienstes oder beim Friedhofsbesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1944A412" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
+    <w:p w14:paraId="771F34BC" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00A3556E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2155"/>
         </w:tabs>
         <w:ind w:left="2155" w:hanging="2155"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>braucht, kann sich an das Pfarrbüro 08137/655</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79571895" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
+    <w:p w14:paraId="03370A6F" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00A3556E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2155"/>
         </w:tabs>
         <w:ind w:left="2155" w:hanging="2155"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>bis Freitag 12.00 Uhr wenden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77029F29" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRDefault="00556C9D" w:rsidP="00612DE8"/>
-    <w:sectPr w:rsidR="00556C9D" w:rsidSect="00F1752D">
+    <w:p w14:paraId="7197FACB" w14:textId="77777777" w:rsidR="00A3556E" w:rsidRDefault="00A3556E" w:rsidP="00A3556E"/>
+    <w:p w14:paraId="31E722FF" w14:textId="77777777" w:rsidR="0003223D" w:rsidRDefault="0003223D" w:rsidP="00612DE8"/>
+    <w:sectPr w:rsidR="0003223D" w:rsidSect="00F1752D">
       <w:pgSz w:w="8419" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="851" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C03FA9E" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
+    <w:p w14:paraId="59385DC8" w14:textId="77777777" w:rsidR="0074753D" w:rsidRDefault="0074753D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44B7F1A1" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
+    <w:p w14:paraId="623A0381" w14:textId="77777777" w:rsidR="0074753D" w:rsidRDefault="0074753D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="630C043E" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
+    <w:p w14:paraId="74F40DEC" w14:textId="77777777" w:rsidR="0074753D" w:rsidRDefault="0074753D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C7EE6D5" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
+    <w:p w14:paraId="5A8BEC2E" w14:textId="77777777" w:rsidR="0074753D" w:rsidRDefault="0074753D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:bookFoldPrinting/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E48CB"/>
     <w:rsid w:val="00000A48"/>
     <w:rsid w:val="0001014E"/>
     <w:rsid w:val="00011262"/>
     <w:rsid w:val="0001338D"/>
     <w:rsid w:val="00013F1E"/>
     <w:rsid w:val="000214B9"/>
     <w:rsid w:val="00022EA7"/>
     <w:rsid w:val="000256EF"/>
     <w:rsid w:val="00031275"/>
     <w:rsid w:val="000319D0"/>
+    <w:rsid w:val="0003223D"/>
     <w:rsid w:val="0003375A"/>
     <w:rsid w:val="000346EB"/>
     <w:rsid w:val="00034833"/>
     <w:rsid w:val="00042F61"/>
     <w:rsid w:val="0004464E"/>
     <w:rsid w:val="00044DFD"/>
     <w:rsid w:val="000507ED"/>
     <w:rsid w:val="00050BC0"/>
     <w:rsid w:val="000530D3"/>
     <w:rsid w:val="00054B8C"/>
     <w:rsid w:val="000550C3"/>
     <w:rsid w:val="000555CC"/>
     <w:rsid w:val="000577CF"/>
     <w:rsid w:val="00062A45"/>
     <w:rsid w:val="00063367"/>
     <w:rsid w:val="00064534"/>
     <w:rsid w:val="00067D6A"/>
     <w:rsid w:val="00072610"/>
     <w:rsid w:val="0007493B"/>
     <w:rsid w:val="00074C25"/>
     <w:rsid w:val="00075188"/>
     <w:rsid w:val="00076470"/>
     <w:rsid w:val="00077958"/>
     <w:rsid w:val="00082A7F"/>
     <w:rsid w:val="00083719"/>
@@ -1959,88 +4034,91 @@
     <w:rsid w:val="00101E55"/>
     <w:rsid w:val="001029C5"/>
     <w:rsid w:val="001076A1"/>
     <w:rsid w:val="00111781"/>
     <w:rsid w:val="0011235A"/>
     <w:rsid w:val="00116064"/>
     <w:rsid w:val="001160A7"/>
     <w:rsid w:val="00116C0F"/>
     <w:rsid w:val="00117587"/>
     <w:rsid w:val="00117AE3"/>
     <w:rsid w:val="00124414"/>
     <w:rsid w:val="001252B9"/>
     <w:rsid w:val="00126274"/>
     <w:rsid w:val="00131AA0"/>
     <w:rsid w:val="00136BDC"/>
     <w:rsid w:val="00145253"/>
     <w:rsid w:val="00146973"/>
     <w:rsid w:val="00152353"/>
     <w:rsid w:val="00153B06"/>
     <w:rsid w:val="0016118D"/>
     <w:rsid w:val="00161EE8"/>
     <w:rsid w:val="00163298"/>
     <w:rsid w:val="00167894"/>
     <w:rsid w:val="00167B20"/>
     <w:rsid w:val="001738A5"/>
+    <w:rsid w:val="00176256"/>
     <w:rsid w:val="00176C87"/>
     <w:rsid w:val="00185B85"/>
     <w:rsid w:val="00190B35"/>
     <w:rsid w:val="001916B5"/>
     <w:rsid w:val="00192EDF"/>
+    <w:rsid w:val="0019438D"/>
     <w:rsid w:val="001974AB"/>
     <w:rsid w:val="001A209F"/>
     <w:rsid w:val="001A4141"/>
     <w:rsid w:val="001A45D2"/>
     <w:rsid w:val="001A5EC1"/>
     <w:rsid w:val="001A68B4"/>
     <w:rsid w:val="001A71C9"/>
     <w:rsid w:val="001B226E"/>
     <w:rsid w:val="001C16F2"/>
     <w:rsid w:val="001C7255"/>
     <w:rsid w:val="001D3725"/>
+    <w:rsid w:val="001D38A8"/>
     <w:rsid w:val="001D586E"/>
     <w:rsid w:val="001D636B"/>
     <w:rsid w:val="001D72FA"/>
     <w:rsid w:val="001E148E"/>
     <w:rsid w:val="001E5338"/>
     <w:rsid w:val="001E670C"/>
     <w:rsid w:val="001F29CE"/>
     <w:rsid w:val="00203313"/>
     <w:rsid w:val="00204359"/>
     <w:rsid w:val="0020451B"/>
     <w:rsid w:val="0020557C"/>
     <w:rsid w:val="002107F6"/>
     <w:rsid w:val="00211846"/>
     <w:rsid w:val="002133EA"/>
     <w:rsid w:val="00217565"/>
     <w:rsid w:val="002215FB"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="00233EC3"/>
     <w:rsid w:val="00234034"/>
-    <w:rsid w:val="00237BEC"/>
     <w:rsid w:val="00244688"/>
     <w:rsid w:val="002461F2"/>
+    <w:rsid w:val="0025372F"/>
     <w:rsid w:val="00260502"/>
     <w:rsid w:val="00260554"/>
     <w:rsid w:val="00260943"/>
     <w:rsid w:val="00265586"/>
     <w:rsid w:val="002678BF"/>
     <w:rsid w:val="002679BC"/>
     <w:rsid w:val="00267FA4"/>
     <w:rsid w:val="00277548"/>
     <w:rsid w:val="00281599"/>
     <w:rsid w:val="002818A3"/>
     <w:rsid w:val="00286A3D"/>
     <w:rsid w:val="00286DB4"/>
     <w:rsid w:val="00287069"/>
     <w:rsid w:val="00291B8B"/>
     <w:rsid w:val="00293D1B"/>
     <w:rsid w:val="00297A5B"/>
     <w:rsid w:val="00297BCA"/>
     <w:rsid w:val="002A7208"/>
     <w:rsid w:val="002A7B86"/>
     <w:rsid w:val="002B21C3"/>
     <w:rsid w:val="002B236B"/>
     <w:rsid w:val="002B57EA"/>
     <w:rsid w:val="002B7392"/>
     <w:rsid w:val="002B749F"/>
     <w:rsid w:val="002C2863"/>
@@ -2143,232 +4221,235 @@
     <w:rsid w:val="00483C44"/>
     <w:rsid w:val="00484AAF"/>
     <w:rsid w:val="004864EF"/>
     <w:rsid w:val="00486F6C"/>
     <w:rsid w:val="0048789C"/>
     <w:rsid w:val="00487B6D"/>
     <w:rsid w:val="00494792"/>
     <w:rsid w:val="00495EDB"/>
     <w:rsid w:val="004960CB"/>
     <w:rsid w:val="00497BB6"/>
     <w:rsid w:val="004A1BAB"/>
     <w:rsid w:val="004A6461"/>
     <w:rsid w:val="004A7039"/>
     <w:rsid w:val="004B0037"/>
     <w:rsid w:val="004B04D1"/>
     <w:rsid w:val="004B070B"/>
     <w:rsid w:val="004B0F81"/>
     <w:rsid w:val="004B2466"/>
     <w:rsid w:val="004B5AE1"/>
     <w:rsid w:val="004B718E"/>
     <w:rsid w:val="004B77F3"/>
     <w:rsid w:val="004C00C6"/>
     <w:rsid w:val="004C51D6"/>
     <w:rsid w:val="004D1116"/>
     <w:rsid w:val="004D401D"/>
-    <w:rsid w:val="004D45ED"/>
     <w:rsid w:val="004E087C"/>
     <w:rsid w:val="004E5237"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F1B03"/>
     <w:rsid w:val="004F351C"/>
     <w:rsid w:val="004F5443"/>
     <w:rsid w:val="00500A53"/>
     <w:rsid w:val="005032DC"/>
     <w:rsid w:val="00507E09"/>
     <w:rsid w:val="00511A7D"/>
     <w:rsid w:val="00513323"/>
     <w:rsid w:val="00513B64"/>
     <w:rsid w:val="005145B8"/>
     <w:rsid w:val="00517470"/>
+    <w:rsid w:val="0052162C"/>
     <w:rsid w:val="005218C7"/>
     <w:rsid w:val="00523F7A"/>
     <w:rsid w:val="0052481F"/>
     <w:rsid w:val="00530E45"/>
     <w:rsid w:val="00543680"/>
     <w:rsid w:val="00543DE7"/>
     <w:rsid w:val="00545C8C"/>
     <w:rsid w:val="00546671"/>
     <w:rsid w:val="00551314"/>
-    <w:rsid w:val="00556C9D"/>
     <w:rsid w:val="00557091"/>
     <w:rsid w:val="00571971"/>
     <w:rsid w:val="00572518"/>
     <w:rsid w:val="0057516D"/>
     <w:rsid w:val="0057557E"/>
     <w:rsid w:val="00580A51"/>
     <w:rsid w:val="00580EE9"/>
     <w:rsid w:val="00581F61"/>
     <w:rsid w:val="00582A26"/>
     <w:rsid w:val="00583806"/>
     <w:rsid w:val="00584484"/>
     <w:rsid w:val="00585AD8"/>
     <w:rsid w:val="0058687F"/>
     <w:rsid w:val="00595F3E"/>
+    <w:rsid w:val="0059794A"/>
+    <w:rsid w:val="005A024F"/>
     <w:rsid w:val="005A255A"/>
     <w:rsid w:val="005A540C"/>
-    <w:rsid w:val="005A59CA"/>
     <w:rsid w:val="005A764F"/>
     <w:rsid w:val="005A7F8F"/>
     <w:rsid w:val="005B0D5F"/>
     <w:rsid w:val="005B0F7B"/>
     <w:rsid w:val="005B5567"/>
     <w:rsid w:val="005B6558"/>
     <w:rsid w:val="005B6A61"/>
     <w:rsid w:val="005B78B8"/>
+    <w:rsid w:val="005B7A89"/>
     <w:rsid w:val="005C162F"/>
     <w:rsid w:val="005C4F70"/>
     <w:rsid w:val="005C53B2"/>
     <w:rsid w:val="005C66BD"/>
     <w:rsid w:val="005C6EBB"/>
     <w:rsid w:val="005D0845"/>
     <w:rsid w:val="005D15E4"/>
     <w:rsid w:val="005D32A9"/>
     <w:rsid w:val="005E0DC6"/>
     <w:rsid w:val="005E305B"/>
     <w:rsid w:val="005E3D2D"/>
     <w:rsid w:val="005E488F"/>
     <w:rsid w:val="005E48CB"/>
     <w:rsid w:val="005E5232"/>
     <w:rsid w:val="005E6110"/>
     <w:rsid w:val="005E6646"/>
     <w:rsid w:val="005F058B"/>
     <w:rsid w:val="0060050A"/>
     <w:rsid w:val="00601B86"/>
     <w:rsid w:val="00601D7F"/>
     <w:rsid w:val="006031CE"/>
     <w:rsid w:val="00610654"/>
     <w:rsid w:val="00612DE8"/>
     <w:rsid w:val="006130D5"/>
     <w:rsid w:val="006238D0"/>
     <w:rsid w:val="00625DA7"/>
     <w:rsid w:val="00625DAB"/>
     <w:rsid w:val="006271C3"/>
+    <w:rsid w:val="00632F45"/>
     <w:rsid w:val="006365FF"/>
     <w:rsid w:val="0064670D"/>
     <w:rsid w:val="0065512A"/>
     <w:rsid w:val="00657048"/>
     <w:rsid w:val="00657616"/>
     <w:rsid w:val="006637D1"/>
     <w:rsid w:val="00663CFF"/>
     <w:rsid w:val="00671998"/>
     <w:rsid w:val="0067220E"/>
     <w:rsid w:val="00672366"/>
     <w:rsid w:val="00677037"/>
     <w:rsid w:val="00684EE8"/>
     <w:rsid w:val="00691265"/>
     <w:rsid w:val="00692A27"/>
     <w:rsid w:val="00692F27"/>
     <w:rsid w:val="00693E94"/>
     <w:rsid w:val="0069589E"/>
     <w:rsid w:val="00695E9C"/>
     <w:rsid w:val="00697D1C"/>
     <w:rsid w:val="006A4E75"/>
     <w:rsid w:val="006A61D2"/>
-    <w:rsid w:val="006B787A"/>
     <w:rsid w:val="006C06B9"/>
     <w:rsid w:val="006C0E71"/>
     <w:rsid w:val="006C1AAF"/>
     <w:rsid w:val="006C707C"/>
     <w:rsid w:val="006D173F"/>
     <w:rsid w:val="006D2C16"/>
     <w:rsid w:val="006D4242"/>
     <w:rsid w:val="006D4FD8"/>
     <w:rsid w:val="006D70D7"/>
     <w:rsid w:val="006E1290"/>
     <w:rsid w:val="006E21C4"/>
     <w:rsid w:val="006E27FC"/>
     <w:rsid w:val="006E3448"/>
     <w:rsid w:val="006E666B"/>
     <w:rsid w:val="006E6C77"/>
     <w:rsid w:val="006E79A7"/>
     <w:rsid w:val="006F070E"/>
     <w:rsid w:val="006F4764"/>
     <w:rsid w:val="007063BB"/>
     <w:rsid w:val="007066F5"/>
     <w:rsid w:val="00706DA3"/>
     <w:rsid w:val="00710064"/>
+    <w:rsid w:val="007152FA"/>
     <w:rsid w:val="00715703"/>
     <w:rsid w:val="00716237"/>
-    <w:rsid w:val="007217B5"/>
     <w:rsid w:val="00722F58"/>
     <w:rsid w:val="007241C0"/>
     <w:rsid w:val="00724FE7"/>
     <w:rsid w:val="00725EB3"/>
     <w:rsid w:val="007315B8"/>
     <w:rsid w:val="007315DA"/>
     <w:rsid w:val="0073424F"/>
     <w:rsid w:val="00734727"/>
     <w:rsid w:val="0073686B"/>
+    <w:rsid w:val="00741903"/>
     <w:rsid w:val="0074246E"/>
     <w:rsid w:val="007444E1"/>
     <w:rsid w:val="0074707E"/>
-    <w:rsid w:val="00747D81"/>
+    <w:rsid w:val="0074753D"/>
     <w:rsid w:val="00750CED"/>
     <w:rsid w:val="00751908"/>
     <w:rsid w:val="00753BDA"/>
     <w:rsid w:val="00762752"/>
     <w:rsid w:val="007671F0"/>
     <w:rsid w:val="0077279F"/>
     <w:rsid w:val="00777D4A"/>
     <w:rsid w:val="00782A17"/>
     <w:rsid w:val="007867B0"/>
     <w:rsid w:val="00787208"/>
     <w:rsid w:val="0078730A"/>
     <w:rsid w:val="0079234E"/>
     <w:rsid w:val="007926C9"/>
     <w:rsid w:val="00792EB2"/>
     <w:rsid w:val="00797C0C"/>
     <w:rsid w:val="007A0FAA"/>
     <w:rsid w:val="007A1E50"/>
     <w:rsid w:val="007A24F7"/>
     <w:rsid w:val="007A519E"/>
     <w:rsid w:val="007A64E5"/>
     <w:rsid w:val="007B4944"/>
     <w:rsid w:val="007B5D4D"/>
     <w:rsid w:val="007B661A"/>
     <w:rsid w:val="007C04AA"/>
     <w:rsid w:val="007C47F1"/>
     <w:rsid w:val="007C7473"/>
     <w:rsid w:val="007D0E5C"/>
     <w:rsid w:val="007D1560"/>
     <w:rsid w:val="007D2A87"/>
     <w:rsid w:val="007E5412"/>
     <w:rsid w:val="007E5568"/>
     <w:rsid w:val="007E5FC5"/>
     <w:rsid w:val="007E7F58"/>
     <w:rsid w:val="007F2F3E"/>
     <w:rsid w:val="007F3055"/>
     <w:rsid w:val="007F34F2"/>
     <w:rsid w:val="007F37A5"/>
     <w:rsid w:val="007F40AD"/>
     <w:rsid w:val="00801591"/>
     <w:rsid w:val="0080461A"/>
     <w:rsid w:val="008053C4"/>
     <w:rsid w:val="0081517C"/>
     <w:rsid w:val="00832B0B"/>
     <w:rsid w:val="00841ED1"/>
+    <w:rsid w:val="00842743"/>
     <w:rsid w:val="00845BDA"/>
     <w:rsid w:val="00846169"/>
     <w:rsid w:val="00855216"/>
     <w:rsid w:val="00861F53"/>
     <w:rsid w:val="00862178"/>
     <w:rsid w:val="008634DA"/>
     <w:rsid w:val="00864A3B"/>
     <w:rsid w:val="00870C38"/>
     <w:rsid w:val="008746BE"/>
     <w:rsid w:val="008826EC"/>
     <w:rsid w:val="00893197"/>
     <w:rsid w:val="008945E7"/>
     <w:rsid w:val="008A030D"/>
     <w:rsid w:val="008A13A7"/>
     <w:rsid w:val="008A1D37"/>
     <w:rsid w:val="008A2F29"/>
     <w:rsid w:val="008A4F36"/>
     <w:rsid w:val="008A580D"/>
     <w:rsid w:val="008C0987"/>
     <w:rsid w:val="008C1D89"/>
     <w:rsid w:val="008C440B"/>
     <w:rsid w:val="008C6D84"/>
     <w:rsid w:val="008D0F0A"/>
     <w:rsid w:val="008D3F07"/>
     <w:rsid w:val="008D45E8"/>
@@ -2405,412 +4486,422 @@
     <w:rsid w:val="0095745D"/>
     <w:rsid w:val="00957757"/>
     <w:rsid w:val="00963FCA"/>
     <w:rsid w:val="00964E32"/>
     <w:rsid w:val="00965D09"/>
     <w:rsid w:val="00965F67"/>
     <w:rsid w:val="00966BCA"/>
     <w:rsid w:val="00966C7A"/>
     <w:rsid w:val="00967FC1"/>
     <w:rsid w:val="00970471"/>
     <w:rsid w:val="00973F1F"/>
     <w:rsid w:val="0098141E"/>
     <w:rsid w:val="0098276E"/>
     <w:rsid w:val="0099083F"/>
     <w:rsid w:val="009A243D"/>
     <w:rsid w:val="009A4048"/>
     <w:rsid w:val="009A54CB"/>
     <w:rsid w:val="009A7D0B"/>
     <w:rsid w:val="009A7EBB"/>
     <w:rsid w:val="009B0164"/>
     <w:rsid w:val="009C1F9C"/>
     <w:rsid w:val="009C202E"/>
     <w:rsid w:val="009C472A"/>
     <w:rsid w:val="009C64BB"/>
     <w:rsid w:val="009D2806"/>
-    <w:rsid w:val="009D4699"/>
     <w:rsid w:val="009D6A04"/>
     <w:rsid w:val="009D72B2"/>
+    <w:rsid w:val="009E14A5"/>
+    <w:rsid w:val="009E276A"/>
     <w:rsid w:val="009E2FC1"/>
     <w:rsid w:val="009E76A3"/>
     <w:rsid w:val="009E7F44"/>
     <w:rsid w:val="009F09E1"/>
     <w:rsid w:val="009F7FF3"/>
     <w:rsid w:val="00A00809"/>
     <w:rsid w:val="00A01A29"/>
     <w:rsid w:val="00A01D6D"/>
     <w:rsid w:val="00A0477C"/>
     <w:rsid w:val="00A10301"/>
     <w:rsid w:val="00A12218"/>
     <w:rsid w:val="00A1624C"/>
     <w:rsid w:val="00A17216"/>
     <w:rsid w:val="00A1778B"/>
     <w:rsid w:val="00A17A8F"/>
     <w:rsid w:val="00A17D39"/>
     <w:rsid w:val="00A22A40"/>
     <w:rsid w:val="00A22B31"/>
     <w:rsid w:val="00A25B3A"/>
     <w:rsid w:val="00A25D52"/>
     <w:rsid w:val="00A2602D"/>
     <w:rsid w:val="00A26C8A"/>
     <w:rsid w:val="00A2774E"/>
     <w:rsid w:val="00A30299"/>
     <w:rsid w:val="00A30C91"/>
     <w:rsid w:val="00A3463E"/>
     <w:rsid w:val="00A35017"/>
+    <w:rsid w:val="00A3556E"/>
     <w:rsid w:val="00A400D7"/>
     <w:rsid w:val="00A4090A"/>
+    <w:rsid w:val="00A42818"/>
     <w:rsid w:val="00A44374"/>
     <w:rsid w:val="00A45117"/>
     <w:rsid w:val="00A50ED1"/>
     <w:rsid w:val="00A52006"/>
     <w:rsid w:val="00A56EF6"/>
     <w:rsid w:val="00A571AA"/>
     <w:rsid w:val="00A62D82"/>
     <w:rsid w:val="00A641AA"/>
     <w:rsid w:val="00A659F3"/>
     <w:rsid w:val="00A74399"/>
     <w:rsid w:val="00A746C4"/>
     <w:rsid w:val="00A7667A"/>
+    <w:rsid w:val="00A77C48"/>
     <w:rsid w:val="00A80A84"/>
     <w:rsid w:val="00A80F03"/>
     <w:rsid w:val="00A85A2B"/>
     <w:rsid w:val="00A865E5"/>
     <w:rsid w:val="00A86793"/>
     <w:rsid w:val="00A914BD"/>
     <w:rsid w:val="00A946DC"/>
     <w:rsid w:val="00A94B1A"/>
     <w:rsid w:val="00A95D63"/>
     <w:rsid w:val="00AA511B"/>
     <w:rsid w:val="00AA7EAE"/>
     <w:rsid w:val="00AB5DFB"/>
     <w:rsid w:val="00AB6F89"/>
     <w:rsid w:val="00AB6F95"/>
     <w:rsid w:val="00AC3244"/>
     <w:rsid w:val="00AC4BDE"/>
     <w:rsid w:val="00AC5E41"/>
     <w:rsid w:val="00AC7663"/>
     <w:rsid w:val="00AC7D2E"/>
     <w:rsid w:val="00AD0C65"/>
     <w:rsid w:val="00AD5267"/>
     <w:rsid w:val="00AD6753"/>
+    <w:rsid w:val="00AD7400"/>
     <w:rsid w:val="00AE1AAE"/>
     <w:rsid w:val="00AE1C6D"/>
     <w:rsid w:val="00AE7C0D"/>
     <w:rsid w:val="00AF43BD"/>
     <w:rsid w:val="00AF5AD0"/>
-    <w:rsid w:val="00AF759D"/>
+    <w:rsid w:val="00B01268"/>
     <w:rsid w:val="00B17DAA"/>
     <w:rsid w:val="00B20A8E"/>
     <w:rsid w:val="00B26C86"/>
     <w:rsid w:val="00B3008E"/>
     <w:rsid w:val="00B3037C"/>
+    <w:rsid w:val="00B30F72"/>
     <w:rsid w:val="00B329F6"/>
     <w:rsid w:val="00B32B23"/>
     <w:rsid w:val="00B35932"/>
     <w:rsid w:val="00B36158"/>
     <w:rsid w:val="00B43E93"/>
     <w:rsid w:val="00B464DE"/>
-    <w:rsid w:val="00B4701F"/>
     <w:rsid w:val="00B4792A"/>
     <w:rsid w:val="00B47B69"/>
     <w:rsid w:val="00B52DA2"/>
     <w:rsid w:val="00B5380C"/>
     <w:rsid w:val="00B55D5F"/>
     <w:rsid w:val="00B61EA3"/>
     <w:rsid w:val="00B61FF1"/>
     <w:rsid w:val="00B6284B"/>
     <w:rsid w:val="00B63C69"/>
     <w:rsid w:val="00B648DD"/>
     <w:rsid w:val="00B6536A"/>
     <w:rsid w:val="00B654E3"/>
     <w:rsid w:val="00B67C7A"/>
     <w:rsid w:val="00B71A63"/>
     <w:rsid w:val="00B7509D"/>
     <w:rsid w:val="00B76BE3"/>
-    <w:rsid w:val="00B80992"/>
     <w:rsid w:val="00B81680"/>
     <w:rsid w:val="00B81D9E"/>
     <w:rsid w:val="00B83A03"/>
     <w:rsid w:val="00B8431D"/>
     <w:rsid w:val="00B87A51"/>
     <w:rsid w:val="00B87B92"/>
     <w:rsid w:val="00B91BBC"/>
     <w:rsid w:val="00B91E6F"/>
+    <w:rsid w:val="00B92C07"/>
     <w:rsid w:val="00B936F7"/>
     <w:rsid w:val="00B944B2"/>
     <w:rsid w:val="00B96709"/>
     <w:rsid w:val="00BA0E82"/>
     <w:rsid w:val="00BA1741"/>
-    <w:rsid w:val="00BA377C"/>
     <w:rsid w:val="00BA43A1"/>
     <w:rsid w:val="00BA4629"/>
     <w:rsid w:val="00BA67B8"/>
     <w:rsid w:val="00BB6FE2"/>
     <w:rsid w:val="00BD7C39"/>
     <w:rsid w:val="00BE24F0"/>
     <w:rsid w:val="00BE3A79"/>
     <w:rsid w:val="00BE5773"/>
     <w:rsid w:val="00BF0D6C"/>
     <w:rsid w:val="00BF1BFB"/>
     <w:rsid w:val="00BF207D"/>
     <w:rsid w:val="00BF4AD5"/>
     <w:rsid w:val="00BF4D3C"/>
     <w:rsid w:val="00BF641D"/>
     <w:rsid w:val="00BF7E04"/>
     <w:rsid w:val="00C01029"/>
     <w:rsid w:val="00C04218"/>
     <w:rsid w:val="00C046B9"/>
     <w:rsid w:val="00C04839"/>
     <w:rsid w:val="00C0486C"/>
     <w:rsid w:val="00C052F6"/>
     <w:rsid w:val="00C06E63"/>
     <w:rsid w:val="00C07D8A"/>
     <w:rsid w:val="00C07E94"/>
     <w:rsid w:val="00C07EA4"/>
     <w:rsid w:val="00C10AF2"/>
     <w:rsid w:val="00C121ED"/>
     <w:rsid w:val="00C16B48"/>
     <w:rsid w:val="00C17DF2"/>
+    <w:rsid w:val="00C2109B"/>
     <w:rsid w:val="00C23AEA"/>
     <w:rsid w:val="00C32D65"/>
     <w:rsid w:val="00C37E3E"/>
     <w:rsid w:val="00C40BB0"/>
     <w:rsid w:val="00C41B1C"/>
     <w:rsid w:val="00C458EF"/>
     <w:rsid w:val="00C45BBE"/>
+    <w:rsid w:val="00C47AEA"/>
     <w:rsid w:val="00C53099"/>
     <w:rsid w:val="00C55A4B"/>
     <w:rsid w:val="00C563D6"/>
     <w:rsid w:val="00C62801"/>
     <w:rsid w:val="00C73D51"/>
     <w:rsid w:val="00C757E6"/>
     <w:rsid w:val="00C7797B"/>
+    <w:rsid w:val="00C815DD"/>
     <w:rsid w:val="00C840A1"/>
     <w:rsid w:val="00C84691"/>
     <w:rsid w:val="00C854BB"/>
     <w:rsid w:val="00CA09BB"/>
     <w:rsid w:val="00CA21AB"/>
     <w:rsid w:val="00CA2690"/>
     <w:rsid w:val="00CA2D7A"/>
+    <w:rsid w:val="00CA33FC"/>
     <w:rsid w:val="00CA6295"/>
     <w:rsid w:val="00CA7823"/>
     <w:rsid w:val="00CB1BDC"/>
     <w:rsid w:val="00CB2401"/>
     <w:rsid w:val="00CB4A53"/>
     <w:rsid w:val="00CC4321"/>
     <w:rsid w:val="00CC4A24"/>
     <w:rsid w:val="00CC7788"/>
-    <w:rsid w:val="00CD0389"/>
     <w:rsid w:val="00CD054F"/>
     <w:rsid w:val="00CD1AD6"/>
     <w:rsid w:val="00CD2438"/>
     <w:rsid w:val="00CD5FAC"/>
     <w:rsid w:val="00CD7878"/>
     <w:rsid w:val="00CE0881"/>
     <w:rsid w:val="00CE5599"/>
     <w:rsid w:val="00CF0B14"/>
     <w:rsid w:val="00CF2398"/>
     <w:rsid w:val="00CF4B8F"/>
     <w:rsid w:val="00CF6E82"/>
     <w:rsid w:val="00D01F9C"/>
     <w:rsid w:val="00D12703"/>
     <w:rsid w:val="00D12BC7"/>
     <w:rsid w:val="00D1733F"/>
     <w:rsid w:val="00D22CF9"/>
     <w:rsid w:val="00D23103"/>
     <w:rsid w:val="00D26F2E"/>
     <w:rsid w:val="00D3024E"/>
     <w:rsid w:val="00D3335C"/>
     <w:rsid w:val="00D33B99"/>
     <w:rsid w:val="00D34602"/>
     <w:rsid w:val="00D36B65"/>
     <w:rsid w:val="00D40657"/>
     <w:rsid w:val="00D4739D"/>
     <w:rsid w:val="00D47D0A"/>
     <w:rsid w:val="00D504DA"/>
     <w:rsid w:val="00D53293"/>
     <w:rsid w:val="00D6140B"/>
     <w:rsid w:val="00D62918"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D758F4"/>
     <w:rsid w:val="00D76331"/>
     <w:rsid w:val="00D76E71"/>
     <w:rsid w:val="00D80201"/>
     <w:rsid w:val="00D8383B"/>
     <w:rsid w:val="00D86167"/>
     <w:rsid w:val="00D86D82"/>
     <w:rsid w:val="00D90AB0"/>
     <w:rsid w:val="00D95AEE"/>
     <w:rsid w:val="00D971C8"/>
+    <w:rsid w:val="00DA11E3"/>
     <w:rsid w:val="00DA6E8D"/>
     <w:rsid w:val="00DA70D7"/>
     <w:rsid w:val="00DB0723"/>
     <w:rsid w:val="00DB44D4"/>
     <w:rsid w:val="00DB6AA4"/>
     <w:rsid w:val="00DC705A"/>
     <w:rsid w:val="00DD02AE"/>
     <w:rsid w:val="00DD5E20"/>
     <w:rsid w:val="00DD6FC2"/>
     <w:rsid w:val="00DE0B7B"/>
     <w:rsid w:val="00DE24AC"/>
     <w:rsid w:val="00DE543E"/>
     <w:rsid w:val="00DE568E"/>
     <w:rsid w:val="00DE5AE5"/>
     <w:rsid w:val="00DF3A17"/>
     <w:rsid w:val="00DF4A8B"/>
     <w:rsid w:val="00DF621C"/>
     <w:rsid w:val="00DF7574"/>
     <w:rsid w:val="00E02E33"/>
     <w:rsid w:val="00E034AE"/>
     <w:rsid w:val="00E06ABD"/>
     <w:rsid w:val="00E07D36"/>
     <w:rsid w:val="00E1060E"/>
     <w:rsid w:val="00E1321E"/>
     <w:rsid w:val="00E14581"/>
     <w:rsid w:val="00E24538"/>
     <w:rsid w:val="00E30D6E"/>
     <w:rsid w:val="00E36228"/>
     <w:rsid w:val="00E40F59"/>
     <w:rsid w:val="00E41CD7"/>
     <w:rsid w:val="00E43628"/>
     <w:rsid w:val="00E4555B"/>
     <w:rsid w:val="00E4695B"/>
     <w:rsid w:val="00E50CDF"/>
     <w:rsid w:val="00E528B3"/>
     <w:rsid w:val="00E52F91"/>
     <w:rsid w:val="00E61A07"/>
     <w:rsid w:val="00E61AEC"/>
     <w:rsid w:val="00E67BE7"/>
     <w:rsid w:val="00E71B3C"/>
     <w:rsid w:val="00E72C00"/>
     <w:rsid w:val="00E74207"/>
+    <w:rsid w:val="00E75B10"/>
     <w:rsid w:val="00E80F2B"/>
     <w:rsid w:val="00E813CC"/>
+    <w:rsid w:val="00E83443"/>
     <w:rsid w:val="00E84E6E"/>
     <w:rsid w:val="00E94F65"/>
     <w:rsid w:val="00E95156"/>
     <w:rsid w:val="00E9757C"/>
     <w:rsid w:val="00EA3A44"/>
     <w:rsid w:val="00EA5905"/>
     <w:rsid w:val="00EA6A14"/>
     <w:rsid w:val="00EA7701"/>
     <w:rsid w:val="00EB4E92"/>
     <w:rsid w:val="00EB604B"/>
     <w:rsid w:val="00EC05D8"/>
     <w:rsid w:val="00EC18CC"/>
     <w:rsid w:val="00EC2C9D"/>
     <w:rsid w:val="00EC488C"/>
     <w:rsid w:val="00EC62A7"/>
     <w:rsid w:val="00ED21B3"/>
     <w:rsid w:val="00ED2527"/>
     <w:rsid w:val="00ED5C07"/>
     <w:rsid w:val="00ED629D"/>
     <w:rsid w:val="00ED78F8"/>
     <w:rsid w:val="00EE03AB"/>
     <w:rsid w:val="00EE26AC"/>
     <w:rsid w:val="00EE474A"/>
     <w:rsid w:val="00EE6985"/>
     <w:rsid w:val="00EF1CAC"/>
     <w:rsid w:val="00EF1D68"/>
+    <w:rsid w:val="00F006DA"/>
     <w:rsid w:val="00F0647D"/>
     <w:rsid w:val="00F07CDA"/>
     <w:rsid w:val="00F119D4"/>
     <w:rsid w:val="00F1399E"/>
     <w:rsid w:val="00F141BB"/>
     <w:rsid w:val="00F16F7F"/>
     <w:rsid w:val="00F1752D"/>
     <w:rsid w:val="00F20F9F"/>
     <w:rsid w:val="00F3218E"/>
     <w:rsid w:val="00F322E6"/>
     <w:rsid w:val="00F32E5A"/>
     <w:rsid w:val="00F3761D"/>
     <w:rsid w:val="00F47706"/>
     <w:rsid w:val="00F57F0F"/>
     <w:rsid w:val="00F6107C"/>
     <w:rsid w:val="00F649BE"/>
     <w:rsid w:val="00F64E67"/>
     <w:rsid w:val="00F747FC"/>
     <w:rsid w:val="00F80DD4"/>
     <w:rsid w:val="00F825F0"/>
     <w:rsid w:val="00F85105"/>
     <w:rsid w:val="00F85F2F"/>
     <w:rsid w:val="00F91984"/>
     <w:rsid w:val="00F95980"/>
     <w:rsid w:val="00F966C6"/>
     <w:rsid w:val="00F97229"/>
     <w:rsid w:val="00FA2D0E"/>
     <w:rsid w:val="00FA6D57"/>
     <w:rsid w:val="00FA7EDB"/>
     <w:rsid w:val="00FB0221"/>
     <w:rsid w:val="00FB487B"/>
     <w:rsid w:val="00FB7BD8"/>
     <w:rsid w:val="00FC0FBC"/>
     <w:rsid w:val="00FC66CB"/>
     <w:rsid w:val="00FD02DA"/>
     <w:rsid w:val="00FD0432"/>
     <w:rsid w:val="00FD18FF"/>
     <w:rsid w:val="00FD2F2B"/>
     <w:rsid w:val="00FD44CE"/>
     <w:rsid w:val="00FD45E7"/>
     <w:rsid w:val="00FD717B"/>
     <w:rsid w:val="00FD718E"/>
     <w:rsid w:val="00FE0D83"/>
     <w:rsid w:val="00FE1A6E"/>
     <w:rsid w:val="00FE2FC6"/>
-    <w:rsid w:val="00FE3DBD"/>
     <w:rsid w:val="00FE7DB3"/>
     <w:rsid w:val="00FF6FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6724C226"/>
+  <w14:docId w14:val="38BC85DB"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{2499534C-133B-44A6-904A-135F6509776E}"/>
+  <w15:docId w15:val="{10997AC2-DA92-4D1F-AAB3-7E1CF9DBF015}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3277,68 +5368,96 @@
     <w:pPr>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Datum1">
     <w:name w:val="Datum1"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7701"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA377C"/>
+    <w:rsid w:val="00A3556E"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD7400"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00176256"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pv-jetzendorf.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv-jetzendorf@ebmuc.de" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:creisner@ebmuc.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joachim@helleberg-web.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv-jetzendorf@ebmuc.de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter_schemitsch@t-online.de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmartin@ebmuc.de" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pv-jetzendorf.de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv-jetzendorf@ebmuc.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3586,71 +5705,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4188</Characters>
+  <Pages>12</Pages>
+  <Words>1409</Words>
+  <Characters>8882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pfarrbüro:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Erzbischöfliches Ordinariat München</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4843</CharactersWithSpaces>
+  <CharactersWithSpaces>10271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pfarrbüro:</dc:title>
   <dc:subject/>
   <dc:creator>Dick Andrea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>