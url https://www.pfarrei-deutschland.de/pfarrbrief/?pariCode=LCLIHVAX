--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -4,5253 +4,5440 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="034D7C82" w14:textId="25B2A4E6" w:rsidR="00786A76" w:rsidRDefault="00786A76">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="516CCB05" w14:textId="77777777" w:rsidR="00577E64" w:rsidRPr="000D7D66" w:rsidRDefault="00577E64" w:rsidP="000D7D66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="00577E64" w:rsidRPr="000D7D66" w:rsidSect="00447806">
           <w:headerReference w:type="default" r:id="rId6"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2694" w:right="1134" w:bottom="1134" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552FC57F" w14:textId="3FE9AEA5" w:rsidR="00555B50" w:rsidRDefault="00F0400C" w:rsidP="00FA33AA">
+    <w:p w14:paraId="552FC57F" w14:textId="0D677E34" w:rsidR="00555B50" w:rsidRDefault="00C52652" w:rsidP="00FA33AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>September</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00406261">
+        <w:t>Novem</w:t>
+      </w:r>
+      <w:r w:rsidR="006339B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC281A">
+        <w:t>ber</w:t>
+      </w:r>
+      <w:r w:rsidR="00406261">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC281A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A026736" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
-[...162 lines deleted...]
-    <w:p w14:paraId="3FD83EB8" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="474A6813" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...22 lines deleted...]
-    <w:p w14:paraId="65EAFCDF" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>01.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Allerheiligen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C878BFB" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...62 lines deleted...]
-    <w:p w14:paraId="61718C68" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4711D5F4" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VE Friedh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Friedhofsgang Veitsbronn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C244C98" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="1249CD35" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEUkirch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">14:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Friedhofskaffee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779B59C1" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="34521C62" w14:textId="3C89D104" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00BF1F08" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Omb</w:t>
+      </w:r>
+      <w:r w:rsidR="00037862" w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ied</w:t>
+      </w:r>
+      <w:r w:rsidR="00037862" w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">15:30 </w:t>
+      </w:r>
+      <w:r w:rsidR="00037862" w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gräbersegnung Friedhof Obermichelbach </w:t>
+      </w:r>
+      <w:r w:rsidR="00037862" w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17A2EF" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...32 lines deleted...]
-    <w:p w14:paraId="1DCF2897" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Mo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>02.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Allerseelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED281AB" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...29 lines deleted...]
-    <w:p w14:paraId="2F54FCDA" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe / Gedenkgottesdienst für Verstorbene des vergangenen Jahres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC5449B" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...29 lines deleted...]
-    <w:p w14:paraId="6A75026C" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>06.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E5ACBA" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EAD129" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="34201AD0" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...72 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBC3532" w14:textId="0238EB72" w:rsidR="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
-[...473 lines deleted...]
-    <w:p w14:paraId="1C680896" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="4EB15CBA" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...22 lines deleted...]
-    <w:p w14:paraId="5E1E1D4F" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>08.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>32. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053F2A22" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="160" w:after="160"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...10 lines deleted...]
-    <w:p w14:paraId="1B08905F" w14:textId="77777777" w:rsidR="004675BF" w:rsidRDefault="004675BF" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Hubertusmesse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit der Parforcehornbläsergruppe Aurachgrund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>† Adam Gumbmann und verstorbene Angehörige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">† Christa Feth </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634016AB" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="44575017" w14:textId="729D63BF" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>10.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB2806E" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebetsstunde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F5BB6D" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Requiem für Verstorbene des vergangenen Monats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2418AB" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>†</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brunhilde Wittek  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD32A50" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">19:15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Elternabend Erstkommunion 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630B493A" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...30 lines deleted...]
-    <w:p w14:paraId="64A86DE0" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>13.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4305342D" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C1D51" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="39AF70B9" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164D7855" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="1A8442E6" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEUkirch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">19:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kinoabend The Chosen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F07354A" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...29 lines deleted...]
-    <w:p w14:paraId="350E086E" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>14.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32943984" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...28 lines deleted...]
-    <w:p w14:paraId="76663C99" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Konzert Zenngrundorchester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F4A6D" w14:textId="46371110" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="0047CDBC" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Das Zenngrundorchester Veitsbronn, die Regenbogenband und das Chorensemble Frischer Wind laden herzlich zum gemeinsamen Kirchenkonzert ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413BC028" w14:textId="4DCCF2D5" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...42 lines deleted...]
-    <w:p w14:paraId="5DAC551A" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Eintritt frei!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C479706" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...22 lines deleted...]
-    <w:p w14:paraId="37499BF1" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>15.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>33. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51798883" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Volkstrauertag: Gedenkfeier für die Toten und Vermissten am Ehrenmal in Veitsbronn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...28 lines deleted...]
-    <w:p w14:paraId="3609ABC6" w14:textId="4C089486" w:rsidR="00B55ABE" w:rsidRPr="00F0400C" w:rsidRDefault="00B55ABE" w:rsidP="00F0400C">
+    </w:p>
+    <w:p w14:paraId="3E76E06F" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="1DF03815" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002216FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">† Angehörige Familien Moor und Ruder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718CC9CE" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Di.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
-[...19 lines deleted...]
-    <w:p w14:paraId="23A434B4" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>17.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4126C89D" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEAh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">15:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe Altenheim Veitsbronn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D86A445" w14:textId="77777777" w:rsidR="00F0400C" w:rsidRPr="00F0400C" w:rsidRDefault="00F0400C" w:rsidP="00F0400C">
+    <w:p w14:paraId="07EB14B7" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>VEKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebetsstunde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6086769D" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">18:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hl. Messe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0400C">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3869694B" w14:textId="3EF577D1" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00F0400C">
+    <w:p w14:paraId="21813F7A" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="79A8737D" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Do.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>19.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766CE802" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...593 lines deleted...]
-    <w:p w14:paraId="0385A2BD" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VESaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Seniorenkreis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0D99E0" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...29 lines deleted...]
-    <w:p w14:paraId="38C0E0D0" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D4F7AC" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7D4F39" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
-[...50 lines deleted...]
-    <w:p w14:paraId="14551860" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="19E82B86" w14:textId="787921E0" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F94C61C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="7ADA7DA1" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
-[...22 lines deleted...]
-    <w:p w14:paraId="2980F298" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>22.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Christkönig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B129468" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E78390" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
-[...111 lines deleted...]
-    <w:p w14:paraId="56FA7195" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="02D42AA2" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Di.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
-[...19 lines deleted...]
-    <w:p w14:paraId="60E4569D" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>24.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20743BF4" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebetsstunde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DBBE0C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="262CD4D7" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EDF461" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...29 lines deleted...]
-    <w:p w14:paraId="33169340" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>27.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C4F086" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...26 lines deleted...]
-    <w:p w14:paraId="041BBD45" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">08:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rosenkranz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154C22DE" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E25E7D" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
-[...22 lines deleted...]
-    <w:p w14:paraId="3738AA54" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>29.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. Adventssonntag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4FB1F6" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="13EB1D14" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6AE7F5" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>nach dem GD schenkt die Jugend Glühwein aus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC74376" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="2F5187AF" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>VEKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adventssingen in Heilig Geist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CF0AB5" w14:textId="63D524CE" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:ind w:left="3162"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:t>Der Kirchenchor lädt am 1. Adventssonntag zum Adventssingen ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DA9C31" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:ind w:left="3162"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:t xml:space="preserve">Chor- und Orgelmusik, gemeinsam gesungene Adventslieder und adventliche Texte stimmen auf die vorweihnachtliche Zeit ein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A6E6DC" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:ind w:left="3162"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:t>Eintritt frei, Spenden erbeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F33E58" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:ind w:left="2454" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:t>Leitung und Orgel: Matthias Hofknecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AB8731" w14:textId="77777777" w:rsidR="00037862" w:rsidRPr="00037862" w:rsidRDefault="00037862" w:rsidP="00037862">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A8737D" w14:textId="6D6E38BE" w:rsidR="00A57278" w:rsidRDefault="00037862" w:rsidP="00037862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="157455CB" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>VEUkirch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">19:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Taizéandacht Abendleuchten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE9464B" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="0A7C2DD3" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1017A5" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="58F6B744" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7CC91F" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B53D7B9" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB51E86" w14:textId="77777777" w:rsidR="00A57278" w:rsidRDefault="00A57278" w:rsidP="00CB56D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4022E04E" w14:textId="2A6EBACB" w:rsidR="009C21DD" w:rsidRDefault="00427314" w:rsidP="00E3170D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3170D" w:rsidRPr="00FF4B83">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ottesdienste in Cadolzburg, Langenzenn und Wilhermsdorf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7514F7" w14:textId="77777777" w:rsidR="00B55ABE" w:rsidRDefault="00B55ABE" w:rsidP="009C21DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4B80A6" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>So.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
-[...22 lines deleted...]
-    <w:p w14:paraId="0BE18DB6" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>01.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Allerheiligen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279359FD" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67064912" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="5AF01826" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>WHKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772E1C17" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="47DB5075" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">10:30 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF8956B" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
-[...213 lines deleted...]
-    <w:p w14:paraId="6D1EF7A0" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="43AA6C80" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...32 lines deleted...]
-    <w:p w14:paraId="580EB82C" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Mo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>02.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Allerseelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1135BA" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">19:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Gedenkgottesdienst für die Verstorbenen des letzten Jahres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BC6459" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
-[...111 lines deleted...]
-    <w:p w14:paraId="1C256900" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+    <w:p w14:paraId="3B47087F" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5BF6B7D6" w14:textId="518FFE8E" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>03.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247E51A2" w14:textId="02805AAC" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0E77AA" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
           <w:tab w:val="left" w:pos="2155"/>
           <w:tab w:val="left" w:pos="2778"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
-[...30 lines deleted...]
-    <w:p w14:paraId="22F76C81" w14:textId="77777777" w:rsidR="00A453A7" w:rsidRPr="00A453A7" w:rsidRDefault="00A453A7" w:rsidP="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>08.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>32. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1176FE" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3175"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="3175" w:hanging="3175"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0EDDFD" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>14.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11672C72" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CBKirche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E20DCDE" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>15.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>33. Sonntag im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC6071E" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010BD4E8" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>17.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF374F0" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">09:00 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t>Eucharistiefeier </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A453A7">
+      <w:r w:rsidRPr="00DD3E5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EDD216" w14:textId="77777777" w:rsidR="00BD06B8" w:rsidRDefault="00BD06B8" w:rsidP="00E3170D">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FD9FEEB" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>21.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2915599C" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Familiengottesdienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331B8027" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>22.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Christkönig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411020C6" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C62625" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B22798" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA5B701" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Di.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>24.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6A7176" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718F9C5F" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>28.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6EE6EB" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vorabendmesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129D8956" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1247"/>
+          <w:tab w:val="left" w:pos="2155"/>
+          <w:tab w:val="left" w:pos="2778"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="120" w:after="20" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>So.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>29.11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. Adventssonntag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA520D" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CBKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611AA432" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>LZKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier mit Adventsmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561A0C72" w14:textId="77777777" w:rsidR="00DD3E5F" w:rsidRPr="00DD3E5F" w:rsidRDefault="00DD3E5F" w:rsidP="00DD3E5F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHKirche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Eucharistiefeier Pfarrgottesdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3E5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42C6CCDE" w14:textId="77777777" w:rsidR="00B55ABE" w:rsidRDefault="00B55ABE" w:rsidP="009C21DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B7C9B8" w14:textId="5BE63FA0" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="009C21DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15EFCD88" w14:textId="0C9C19FF" w:rsidR="00687842" w:rsidRDefault="00687842" w:rsidP="009C21DD">
+    <w:p w14:paraId="50BE4FC2" w14:textId="77777777" w:rsidR="0047550B" w:rsidRDefault="0047550B" w:rsidP="009C21DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ADE38DB" w14:textId="256A1E42" w:rsidR="00E3170D" w:rsidRPr="00077DDB" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
       <w:pPr>
         <w:pStyle w:val="UhrzeitGottesdienst"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00077DDB">
         <w:t>ermine Heilig Geist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A382DF5" w14:textId="77777777" w:rsidR="00E3170D" w:rsidRDefault="00E3170D" w:rsidP="00E3170D">
+    <w:p w14:paraId="6D0E3F7D" w14:textId="77777777" w:rsidR="00CD01B4" w:rsidRDefault="00CD01B4" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64770CE6" w14:textId="77777777" w:rsidR="00F949EB" w:rsidRPr="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Allerheiligen, Sonntag, 1.11.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4379BD" w14:textId="77777777" w:rsidR="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Uhr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friedhofsgang </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Gräbersegnung Veitsbronn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FF5C36" w14:textId="395558FB" w:rsidR="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> danach herzliche Einladung zu Kaffee und Kuchen in der Unterkirche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AC1A13" w14:textId="1910ECB3" w:rsidR="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15:30 Uhr Friedhofsgang mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Gräbersegnung Obermichelbach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8E4700" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="00037862" w:rsidRDefault="005A67ED" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="3175"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="3175" w:hanging="3175"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355E9820" w14:textId="77777777" w:rsidR="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280C916E" w14:textId="23CAC7C5" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20A79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hubertusmesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>mit der Parforcehornbläsergruppe Aurachgrund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:kern w:val="3"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302850F7" w14:textId="07BE67CE" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20A79">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sonntag, 8.11. um 10.30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E0182D" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E51FB7" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BDF449" w14:textId="27525400" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20A79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Konzert Zenngrundorchester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20A79">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am Samstag, 14.11. um 18 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F685661" w14:textId="77777777" w:rsidR="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342EC8BF" w14:textId="77777777" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FBC838" w14:textId="1BC801C5" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20A79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Seniorenkreis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Donnerstag, 19.11. um 14 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CEC816" w14:textId="77777777" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AA1604" w14:textId="77777777" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252DE04E" w14:textId="6F88AF7B" w:rsidR="00B20A79" w:rsidRPr="00037862" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00037862">
+        <w:t>Der Kirchenchor lädt am 1. Adventssonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 29.11. um 17 Uhr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:t xml:space="preserve">zum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20A79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adventssingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037862">
+        <w:t xml:space="preserve"> ein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51238CEA" w14:textId="77777777" w:rsidR="00B20A79" w:rsidRDefault="00B20A79" w:rsidP="00B20A79">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0F25DF" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00F949EB">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC8C346" w14:textId="115B6021" w:rsidR="00846926" w:rsidRPr="00F876F9" w:rsidRDefault="00846926" w:rsidP="00846926">
+      <w:pPr>
+        <w:pStyle w:val="NurText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Swingin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Xmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit Dr. Swing and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F949EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jazz Gang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCC503F" w14:textId="1C2A5543" w:rsidR="00846926" w:rsidRPr="00F876F9" w:rsidRDefault="00846926" w:rsidP="00846926">
+      <w:pPr>
+        <w:pStyle w:val="NurText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F876F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Am 2. Advent, Sonntag den 06.12.2026, um 18:30 Uhr gastiert die Big Band "Dr. Swing and the Jazz Gang" mit einer neuen Version ihres Programms Swingin' Xmas in der Kirche Heilig Geist Veitsbronn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F876F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052F4EAB" w14:textId="77777777" w:rsidR="00846926" w:rsidRPr="00F876F9" w:rsidRDefault="00846926" w:rsidP="00846926">
+      <w:pPr>
+        <w:pStyle w:val="NurText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F876F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vor Konzertbeginn und zur Pause werden wieder Getränke angeboten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E99811" w14:textId="77777777" w:rsidR="00846926" w:rsidRPr="00F876F9" w:rsidRDefault="00846926" w:rsidP="00846926">
+      <w:pPr>
+        <w:pStyle w:val="NurText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F876F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Der Eintritt ist frei, Spenden werden erbeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F9E8BC" w14:textId="77777777" w:rsidR="00F949EB" w:rsidRDefault="00F949EB" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F79DB8F" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00E55168">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B649975" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kennst Du die Geschichte hinter einem Namen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D600F53" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unser Friedhof ist ein Stück Ortsgeschichte. Viele Menschen, die hier ihre letzte Ruhe gefunden haben, haben unseren Ort geprägt – durch ihr Leben, ihre Arbeit, ihr Engagement oder vielleicht auch durch besondere Ereignisse in ihrem Leben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39389355" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wer waren diese Menschen? Welche Geschichten verbinden sich mit ihren Namen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A78F5DA" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Im Rahmen unseres Festes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>„Ein Fest von allen“ am 2. Mai 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> möchten wir unseren Friedhof einmal auf eine besondere Art erlebbar machen: An ausgewählten Gräbern sollen kurze Geschichten über die dort Bestatteten erzählt werden. Wer mehr erfahren möchte, kann über einen QR-Code noch ausführlichere Informationen abrufen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7C7B19" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dafür brauchen wir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eure Erinnerungen und Euer Wissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8B2BD3" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vielleicht kennt Ihr die Geschichte einer Familie, habt noch alte Fotos oder Briefe, kennt eine besondere Begebenheit oder könnt Euch einfach noch an einen Menschen erinnern, dessen Grab heute auf unserem Friedhof steht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351D0AE8" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dabei spielt es keine Rolle, wie viel Ihr erzählen könnt. Jede Erinnerung kann ein kleines Stück Ortsgeschichte bewahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3638242C" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRPr="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="005A67ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A67ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenn Ihr eine Geschichte beitragen möchtet, meldet Euch gerne bei uns. Wir freuen uns über jede Erzählung, jeden Hinweis und jede Erinnerung. Tina Weber, Tel. 015150195073, E-Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005A67ED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>info@tina-weber.de</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45845953" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78EE8B7E" w14:textId="77777777" w:rsidR="00A860FD" w:rsidRDefault="00A860FD" w:rsidP="00C8187C">
+    <w:p w14:paraId="46EB63DE" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7AE78873" w14:textId="5CC74B06" w:rsidR="00C8187C" w:rsidRDefault="006525BC" w:rsidP="00C8187C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D43C90" w14:textId="77777777" w:rsidR="005A67ED" w:rsidRDefault="005A67ED" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...393 lines deleted...]
-    <w:p w14:paraId="3222786F" w14:textId="77777777" w:rsidR="00E304C4" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3222786F" w14:textId="0163A597" w:rsidR="00E304C4" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pfarrbüro Heilig Geist– Friedrichstr. 6 – 90587 Veitsbronn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69311634" w14:textId="77777777" w:rsidR="00E74F95" w:rsidRDefault="00E304C4" w:rsidP="00E304C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5264,177 +5451,182 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00E304C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ssb.fuerth-land@erzbistum-bamberg.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E304C4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E304C4" w:rsidSect="00CD4322">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1134" w:bottom="1134" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19EFC972" w14:textId="77777777" w:rsidR="00A52926" w:rsidRDefault="00A52926" w:rsidP="00E23182">
+    <w:p w14:paraId="2F81FF3D" w14:textId="77777777" w:rsidR="00AB6D58" w:rsidRDefault="00AB6D58" w:rsidP="00E23182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40CFA228" w14:textId="77777777" w:rsidR="00A52926" w:rsidRDefault="00A52926" w:rsidP="00E23182">
+    <w:p w14:paraId="39329B4A" w14:textId="77777777" w:rsidR="00AB6D58" w:rsidRDefault="00AB6D58" w:rsidP="00E23182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34DDE47A" w14:textId="77777777" w:rsidR="00A52926" w:rsidRDefault="00A52926" w:rsidP="00E23182">
+    <w:p w14:paraId="29F94A29" w14:textId="77777777" w:rsidR="00AB6D58" w:rsidRDefault="00AB6D58" w:rsidP="00E23182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01B5AEB2" w14:textId="77777777" w:rsidR="00A52926" w:rsidRDefault="00A52926" w:rsidP="00E23182">
+    <w:p w14:paraId="73CDDB44" w14:textId="77777777" w:rsidR="00AB6D58" w:rsidRDefault="00AB6D58" w:rsidP="00E23182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A9AC18D" w14:textId="77777777" w:rsidR="006332C5" w:rsidRDefault="00A52926">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
@@ -5533,81 +5725,83 @@
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2723A427" w14:textId="77777777" w:rsidR="0004680D" w:rsidRDefault="0004680D" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D5D2D0F" w14:textId="77777777" w:rsidR="0004680D" w:rsidRPr="00E23182" w:rsidRDefault="0004680D" w:rsidP="00E23182">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="397313"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A52926"/>
     <w:rsid w:val="0000427B"/>
     <w:rsid w:val="00006715"/>
     <w:rsid w:val="00007F2C"/>
     <w:rsid w:val="0001193C"/>
     <w:rsid w:val="00015556"/>
     <w:rsid w:val="0002151A"/>
     <w:rsid w:val="000227B3"/>
     <w:rsid w:val="00024CAA"/>
     <w:rsid w:val="00025454"/>
     <w:rsid w:val="00034CA3"/>
     <w:rsid w:val="00037692"/>
+    <w:rsid w:val="00037862"/>
+    <w:rsid w:val="00043CEF"/>
     <w:rsid w:val="00044C45"/>
     <w:rsid w:val="0004680D"/>
     <w:rsid w:val="000532DF"/>
     <w:rsid w:val="000535E8"/>
     <w:rsid w:val="00060DA1"/>
     <w:rsid w:val="000745E4"/>
     <w:rsid w:val="00077DDB"/>
     <w:rsid w:val="00081045"/>
     <w:rsid w:val="00084CD1"/>
     <w:rsid w:val="00092212"/>
     <w:rsid w:val="000931F3"/>
     <w:rsid w:val="00095BE2"/>
     <w:rsid w:val="000A45F3"/>
     <w:rsid w:val="000A654B"/>
     <w:rsid w:val="000B0491"/>
     <w:rsid w:val="000B2218"/>
     <w:rsid w:val="000B5404"/>
     <w:rsid w:val="000C0F43"/>
     <w:rsid w:val="000C28A2"/>
     <w:rsid w:val="000C3F18"/>
     <w:rsid w:val="000C579F"/>
     <w:rsid w:val="000C5E92"/>
     <w:rsid w:val="000C60D6"/>
     <w:rsid w:val="000C6DD2"/>
     <w:rsid w:val="000C7B30"/>
@@ -5631,75 +5825,77 @@
     <w:rsid w:val="00121B6E"/>
     <w:rsid w:val="0012385E"/>
     <w:rsid w:val="00123C13"/>
     <w:rsid w:val="00123D23"/>
     <w:rsid w:val="00124F86"/>
     <w:rsid w:val="00125450"/>
     <w:rsid w:val="00126538"/>
     <w:rsid w:val="001274AE"/>
     <w:rsid w:val="00133802"/>
     <w:rsid w:val="00133D75"/>
     <w:rsid w:val="00135C83"/>
     <w:rsid w:val="00136619"/>
     <w:rsid w:val="00142FFA"/>
     <w:rsid w:val="001473F2"/>
     <w:rsid w:val="001514EA"/>
     <w:rsid w:val="00152B50"/>
     <w:rsid w:val="00154209"/>
     <w:rsid w:val="00166946"/>
     <w:rsid w:val="00167EB3"/>
     <w:rsid w:val="0017423E"/>
     <w:rsid w:val="00174E71"/>
     <w:rsid w:val="0018711E"/>
     <w:rsid w:val="00187413"/>
     <w:rsid w:val="0019404A"/>
     <w:rsid w:val="001A393C"/>
+    <w:rsid w:val="001B1198"/>
     <w:rsid w:val="001B1B5C"/>
     <w:rsid w:val="001B2A48"/>
     <w:rsid w:val="001B4631"/>
     <w:rsid w:val="001B756E"/>
     <w:rsid w:val="001C2E81"/>
     <w:rsid w:val="001D3C43"/>
     <w:rsid w:val="001D64E7"/>
     <w:rsid w:val="001E0282"/>
     <w:rsid w:val="001E31B5"/>
     <w:rsid w:val="001E4B0E"/>
     <w:rsid w:val="001E5E70"/>
     <w:rsid w:val="001F1419"/>
     <w:rsid w:val="001F3653"/>
     <w:rsid w:val="001F3E24"/>
     <w:rsid w:val="001F5FF5"/>
     <w:rsid w:val="001F6645"/>
     <w:rsid w:val="001F7AD4"/>
     <w:rsid w:val="00202779"/>
     <w:rsid w:val="00203AE9"/>
     <w:rsid w:val="00203B9C"/>
     <w:rsid w:val="00204F85"/>
     <w:rsid w:val="00210161"/>
     <w:rsid w:val="00210515"/>
     <w:rsid w:val="00213582"/>
     <w:rsid w:val="002206DE"/>
+    <w:rsid w:val="002216FB"/>
     <w:rsid w:val="00226D38"/>
     <w:rsid w:val="00235285"/>
     <w:rsid w:val="00236E95"/>
     <w:rsid w:val="00245167"/>
     <w:rsid w:val="00246349"/>
     <w:rsid w:val="00247871"/>
     <w:rsid w:val="00252D8E"/>
     <w:rsid w:val="00256F15"/>
     <w:rsid w:val="00263E86"/>
     <w:rsid w:val="00265B55"/>
     <w:rsid w:val="002804B1"/>
     <w:rsid w:val="002856FC"/>
     <w:rsid w:val="00285C6C"/>
     <w:rsid w:val="002867B0"/>
     <w:rsid w:val="0029118E"/>
     <w:rsid w:val="00294DEE"/>
     <w:rsid w:val="002A0642"/>
     <w:rsid w:val="002A20C2"/>
     <w:rsid w:val="002A4B7E"/>
     <w:rsid w:val="002A61A4"/>
     <w:rsid w:val="002B0A8B"/>
     <w:rsid w:val="002B6139"/>
     <w:rsid w:val="002B7395"/>
     <w:rsid w:val="002B7D04"/>
     <w:rsid w:val="002C10A5"/>
@@ -5728,494 +5924,523 @@
     <w:rsid w:val="00346438"/>
     <w:rsid w:val="00351DA8"/>
     <w:rsid w:val="003521F1"/>
     <w:rsid w:val="0035613E"/>
     <w:rsid w:val="003571B9"/>
     <w:rsid w:val="003614C5"/>
     <w:rsid w:val="00361FD0"/>
     <w:rsid w:val="003626C6"/>
     <w:rsid w:val="00364DEE"/>
     <w:rsid w:val="0036655C"/>
     <w:rsid w:val="0037035E"/>
     <w:rsid w:val="0037494B"/>
     <w:rsid w:val="00375013"/>
     <w:rsid w:val="003750C5"/>
     <w:rsid w:val="00380A55"/>
     <w:rsid w:val="00387562"/>
     <w:rsid w:val="003A002E"/>
     <w:rsid w:val="003A1704"/>
     <w:rsid w:val="003B3D85"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003C4BAA"/>
     <w:rsid w:val="003D0956"/>
     <w:rsid w:val="003D71FB"/>
     <w:rsid w:val="003E05CF"/>
     <w:rsid w:val="003E4D68"/>
+    <w:rsid w:val="003E7082"/>
     <w:rsid w:val="003F0BBA"/>
     <w:rsid w:val="003F709E"/>
     <w:rsid w:val="0040061B"/>
+    <w:rsid w:val="00405798"/>
     <w:rsid w:val="00406261"/>
     <w:rsid w:val="00406BF0"/>
     <w:rsid w:val="00410A43"/>
     <w:rsid w:val="00416EA1"/>
     <w:rsid w:val="00417953"/>
     <w:rsid w:val="00421AE6"/>
     <w:rsid w:val="0042275A"/>
     <w:rsid w:val="004229C0"/>
     <w:rsid w:val="00425ADA"/>
     <w:rsid w:val="00427314"/>
     <w:rsid w:val="00432D75"/>
     <w:rsid w:val="00432F80"/>
     <w:rsid w:val="00435958"/>
     <w:rsid w:val="00436E5A"/>
     <w:rsid w:val="00441E90"/>
     <w:rsid w:val="00447806"/>
     <w:rsid w:val="00463E98"/>
     <w:rsid w:val="0046470A"/>
     <w:rsid w:val="0046495A"/>
     <w:rsid w:val="004675BF"/>
     <w:rsid w:val="004722CA"/>
+    <w:rsid w:val="0047550B"/>
     <w:rsid w:val="00475C1D"/>
     <w:rsid w:val="00482FFF"/>
     <w:rsid w:val="004936A5"/>
     <w:rsid w:val="00495BBE"/>
     <w:rsid w:val="00495C2E"/>
     <w:rsid w:val="004A280A"/>
     <w:rsid w:val="004B53A8"/>
     <w:rsid w:val="004C287E"/>
     <w:rsid w:val="004C28CE"/>
     <w:rsid w:val="004D4190"/>
     <w:rsid w:val="004D4635"/>
     <w:rsid w:val="004D53E6"/>
     <w:rsid w:val="004E178D"/>
     <w:rsid w:val="004E1C84"/>
     <w:rsid w:val="004E4E49"/>
     <w:rsid w:val="004E65E6"/>
     <w:rsid w:val="004F19BC"/>
     <w:rsid w:val="004F2386"/>
     <w:rsid w:val="004F5782"/>
     <w:rsid w:val="004F6173"/>
     <w:rsid w:val="0051332A"/>
     <w:rsid w:val="0051483D"/>
     <w:rsid w:val="00516804"/>
     <w:rsid w:val="005222C3"/>
     <w:rsid w:val="00523038"/>
     <w:rsid w:val="0053277E"/>
     <w:rsid w:val="00535D12"/>
     <w:rsid w:val="00536C3B"/>
     <w:rsid w:val="00544CDE"/>
     <w:rsid w:val="00550160"/>
     <w:rsid w:val="005502C0"/>
     <w:rsid w:val="005507A2"/>
     <w:rsid w:val="00550CFD"/>
     <w:rsid w:val="00551658"/>
     <w:rsid w:val="005522BC"/>
     <w:rsid w:val="00555B50"/>
     <w:rsid w:val="0055643B"/>
     <w:rsid w:val="0056296F"/>
     <w:rsid w:val="00577E64"/>
     <w:rsid w:val="005864AD"/>
+    <w:rsid w:val="005A67ED"/>
     <w:rsid w:val="005B5A2B"/>
     <w:rsid w:val="005D19F1"/>
     <w:rsid w:val="005D5AF7"/>
     <w:rsid w:val="005E6A78"/>
     <w:rsid w:val="005F2BAB"/>
     <w:rsid w:val="005F3146"/>
     <w:rsid w:val="005F4ECD"/>
     <w:rsid w:val="005F6BB2"/>
     <w:rsid w:val="0060496B"/>
     <w:rsid w:val="00604DC0"/>
     <w:rsid w:val="006065D5"/>
     <w:rsid w:val="00610BE0"/>
     <w:rsid w:val="006143B9"/>
     <w:rsid w:val="00616370"/>
+    <w:rsid w:val="00624539"/>
     <w:rsid w:val="00624CBC"/>
     <w:rsid w:val="00630382"/>
     <w:rsid w:val="006332C5"/>
     <w:rsid w:val="006335DA"/>
+    <w:rsid w:val="006339B8"/>
     <w:rsid w:val="006347F6"/>
+    <w:rsid w:val="0063541B"/>
     <w:rsid w:val="0064348D"/>
     <w:rsid w:val="006525BC"/>
     <w:rsid w:val="00653BFA"/>
     <w:rsid w:val="0067154C"/>
     <w:rsid w:val="00672BFF"/>
     <w:rsid w:val="00675EF1"/>
     <w:rsid w:val="00684DDB"/>
     <w:rsid w:val="00687842"/>
     <w:rsid w:val="00692647"/>
     <w:rsid w:val="00695C46"/>
     <w:rsid w:val="006971C8"/>
     <w:rsid w:val="00697831"/>
     <w:rsid w:val="006A1F25"/>
     <w:rsid w:val="006A2442"/>
     <w:rsid w:val="006A2E13"/>
     <w:rsid w:val="006A44A0"/>
     <w:rsid w:val="006A55C3"/>
     <w:rsid w:val="006B265C"/>
     <w:rsid w:val="006B6024"/>
     <w:rsid w:val="006C16FF"/>
     <w:rsid w:val="006C3A17"/>
     <w:rsid w:val="006C4F59"/>
     <w:rsid w:val="006D3920"/>
     <w:rsid w:val="006D5232"/>
     <w:rsid w:val="006D7B69"/>
     <w:rsid w:val="006E3F9F"/>
     <w:rsid w:val="006F5EFD"/>
     <w:rsid w:val="007035C4"/>
     <w:rsid w:val="007071D2"/>
     <w:rsid w:val="007145F0"/>
     <w:rsid w:val="007172BE"/>
     <w:rsid w:val="00720098"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072686B"/>
     <w:rsid w:val="00730D66"/>
     <w:rsid w:val="00735207"/>
     <w:rsid w:val="00740BCB"/>
     <w:rsid w:val="00742948"/>
     <w:rsid w:val="00745DDC"/>
     <w:rsid w:val="007511A8"/>
     <w:rsid w:val="00760163"/>
     <w:rsid w:val="00763FD9"/>
     <w:rsid w:val="007647D4"/>
     <w:rsid w:val="00765723"/>
+    <w:rsid w:val="00767129"/>
     <w:rsid w:val="00773D9C"/>
     <w:rsid w:val="00775B19"/>
     <w:rsid w:val="007808E6"/>
     <w:rsid w:val="00782322"/>
     <w:rsid w:val="00786A76"/>
     <w:rsid w:val="007910DD"/>
     <w:rsid w:val="00792880"/>
     <w:rsid w:val="00797D53"/>
     <w:rsid w:val="007A7301"/>
     <w:rsid w:val="007B19E6"/>
     <w:rsid w:val="007B21BF"/>
     <w:rsid w:val="007B36F8"/>
     <w:rsid w:val="007B7CCA"/>
     <w:rsid w:val="007C43E5"/>
     <w:rsid w:val="007C607A"/>
     <w:rsid w:val="007C6B1A"/>
     <w:rsid w:val="007D0D71"/>
     <w:rsid w:val="007D54AF"/>
     <w:rsid w:val="007E09DA"/>
+    <w:rsid w:val="007F065E"/>
+    <w:rsid w:val="007F2DBF"/>
     <w:rsid w:val="007F41E3"/>
     <w:rsid w:val="007F7293"/>
     <w:rsid w:val="008004B3"/>
     <w:rsid w:val="00814365"/>
     <w:rsid w:val="0081794A"/>
     <w:rsid w:val="00832986"/>
     <w:rsid w:val="008344FB"/>
     <w:rsid w:val="0084388F"/>
     <w:rsid w:val="00844AFD"/>
+    <w:rsid w:val="00846926"/>
     <w:rsid w:val="008604AC"/>
     <w:rsid w:val="0086713F"/>
     <w:rsid w:val="00875B81"/>
     <w:rsid w:val="00876C93"/>
     <w:rsid w:val="00890690"/>
     <w:rsid w:val="00893503"/>
     <w:rsid w:val="008A3B9A"/>
     <w:rsid w:val="008A6C3E"/>
     <w:rsid w:val="008B3B7D"/>
     <w:rsid w:val="008B431A"/>
     <w:rsid w:val="008B4C1F"/>
     <w:rsid w:val="008C12FC"/>
     <w:rsid w:val="008D0690"/>
     <w:rsid w:val="008D67FC"/>
     <w:rsid w:val="008E2DA0"/>
     <w:rsid w:val="008E47E3"/>
     <w:rsid w:val="008F7A6B"/>
     <w:rsid w:val="00901C86"/>
     <w:rsid w:val="00914B51"/>
     <w:rsid w:val="00916B57"/>
     <w:rsid w:val="00921278"/>
     <w:rsid w:val="00923BAE"/>
     <w:rsid w:val="00923CC8"/>
     <w:rsid w:val="00930A8C"/>
     <w:rsid w:val="00941482"/>
     <w:rsid w:val="00941C9A"/>
     <w:rsid w:val="00947472"/>
     <w:rsid w:val="00954FCD"/>
     <w:rsid w:val="0095550F"/>
     <w:rsid w:val="0095671D"/>
     <w:rsid w:val="009650DD"/>
     <w:rsid w:val="00980BAA"/>
     <w:rsid w:val="00982490"/>
     <w:rsid w:val="00983040"/>
+    <w:rsid w:val="0098552C"/>
     <w:rsid w:val="009855A9"/>
     <w:rsid w:val="009903B4"/>
     <w:rsid w:val="009922EF"/>
     <w:rsid w:val="009955E3"/>
     <w:rsid w:val="009A5C95"/>
     <w:rsid w:val="009B1A70"/>
     <w:rsid w:val="009B3AFB"/>
     <w:rsid w:val="009B6F8C"/>
     <w:rsid w:val="009C0799"/>
     <w:rsid w:val="009C21DD"/>
     <w:rsid w:val="009C24ED"/>
     <w:rsid w:val="009C40AC"/>
     <w:rsid w:val="009C7058"/>
     <w:rsid w:val="009D09AD"/>
     <w:rsid w:val="009F07FE"/>
     <w:rsid w:val="009F6EB4"/>
     <w:rsid w:val="00A013FD"/>
     <w:rsid w:val="00A035A5"/>
     <w:rsid w:val="00A124F7"/>
     <w:rsid w:val="00A158DF"/>
     <w:rsid w:val="00A17908"/>
     <w:rsid w:val="00A21063"/>
     <w:rsid w:val="00A301EB"/>
     <w:rsid w:val="00A3109B"/>
     <w:rsid w:val="00A37654"/>
     <w:rsid w:val="00A453A7"/>
     <w:rsid w:val="00A45862"/>
     <w:rsid w:val="00A46E07"/>
     <w:rsid w:val="00A47C1F"/>
     <w:rsid w:val="00A5196F"/>
     <w:rsid w:val="00A52926"/>
     <w:rsid w:val="00A57278"/>
     <w:rsid w:val="00A573CF"/>
     <w:rsid w:val="00A605B5"/>
     <w:rsid w:val="00A60722"/>
     <w:rsid w:val="00A609D8"/>
     <w:rsid w:val="00A65384"/>
     <w:rsid w:val="00A74A3E"/>
     <w:rsid w:val="00A77319"/>
     <w:rsid w:val="00A860FD"/>
     <w:rsid w:val="00AA2CBF"/>
     <w:rsid w:val="00AA2CCB"/>
     <w:rsid w:val="00AA5253"/>
     <w:rsid w:val="00AB0365"/>
     <w:rsid w:val="00AB1676"/>
     <w:rsid w:val="00AB1AC2"/>
     <w:rsid w:val="00AB284D"/>
+    <w:rsid w:val="00AB6D58"/>
     <w:rsid w:val="00AB7EE3"/>
     <w:rsid w:val="00AC0643"/>
     <w:rsid w:val="00AC31C8"/>
     <w:rsid w:val="00AC3701"/>
     <w:rsid w:val="00AC5E6C"/>
     <w:rsid w:val="00AC6565"/>
     <w:rsid w:val="00AC7296"/>
     <w:rsid w:val="00AD140F"/>
     <w:rsid w:val="00AE2BB9"/>
     <w:rsid w:val="00AF09D8"/>
     <w:rsid w:val="00AF2322"/>
     <w:rsid w:val="00AF2A25"/>
     <w:rsid w:val="00AF48C4"/>
     <w:rsid w:val="00AF63EB"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rsid w:val="00B07DCF"/>
+    <w:rsid w:val="00B20A79"/>
     <w:rsid w:val="00B22011"/>
     <w:rsid w:val="00B30121"/>
     <w:rsid w:val="00B45F12"/>
     <w:rsid w:val="00B55ABE"/>
     <w:rsid w:val="00B61762"/>
     <w:rsid w:val="00B61C38"/>
     <w:rsid w:val="00B661FE"/>
     <w:rsid w:val="00B727A9"/>
     <w:rsid w:val="00B72E29"/>
     <w:rsid w:val="00B76C13"/>
     <w:rsid w:val="00B80592"/>
     <w:rsid w:val="00B80714"/>
     <w:rsid w:val="00B81781"/>
     <w:rsid w:val="00B83275"/>
     <w:rsid w:val="00B87678"/>
     <w:rsid w:val="00B93274"/>
     <w:rsid w:val="00B938B6"/>
     <w:rsid w:val="00B97539"/>
     <w:rsid w:val="00BA17C2"/>
     <w:rsid w:val="00BA6708"/>
     <w:rsid w:val="00BA676A"/>
     <w:rsid w:val="00BB146C"/>
     <w:rsid w:val="00BB2848"/>
     <w:rsid w:val="00BB32E2"/>
     <w:rsid w:val="00BC091A"/>
     <w:rsid w:val="00BC1296"/>
     <w:rsid w:val="00BC12A9"/>
     <w:rsid w:val="00BD06B8"/>
+    <w:rsid w:val="00BD1ECD"/>
     <w:rsid w:val="00BD49C7"/>
     <w:rsid w:val="00BD547F"/>
     <w:rsid w:val="00BE2576"/>
     <w:rsid w:val="00BE4113"/>
+    <w:rsid w:val="00BF1F08"/>
     <w:rsid w:val="00C14AD8"/>
     <w:rsid w:val="00C207BD"/>
     <w:rsid w:val="00C23A09"/>
     <w:rsid w:val="00C23EA8"/>
     <w:rsid w:val="00C30C20"/>
     <w:rsid w:val="00C33897"/>
     <w:rsid w:val="00C3767F"/>
     <w:rsid w:val="00C416C6"/>
     <w:rsid w:val="00C45884"/>
+    <w:rsid w:val="00C52652"/>
     <w:rsid w:val="00C63877"/>
     <w:rsid w:val="00C65733"/>
     <w:rsid w:val="00C7440D"/>
     <w:rsid w:val="00C764DB"/>
     <w:rsid w:val="00C8187C"/>
     <w:rsid w:val="00C829A9"/>
     <w:rsid w:val="00CA5E4B"/>
     <w:rsid w:val="00CB4DE0"/>
     <w:rsid w:val="00CB56D7"/>
     <w:rsid w:val="00CC281A"/>
+    <w:rsid w:val="00CC6236"/>
+    <w:rsid w:val="00CC63C1"/>
+    <w:rsid w:val="00CD01B4"/>
     <w:rsid w:val="00CD1699"/>
     <w:rsid w:val="00CD4322"/>
     <w:rsid w:val="00CE1348"/>
     <w:rsid w:val="00CE44D0"/>
     <w:rsid w:val="00CE7229"/>
     <w:rsid w:val="00D00A49"/>
     <w:rsid w:val="00D02832"/>
     <w:rsid w:val="00D20CD2"/>
     <w:rsid w:val="00D23480"/>
     <w:rsid w:val="00D27DAE"/>
     <w:rsid w:val="00D3128D"/>
     <w:rsid w:val="00D316D9"/>
     <w:rsid w:val="00D350C5"/>
     <w:rsid w:val="00D40468"/>
     <w:rsid w:val="00D43D31"/>
     <w:rsid w:val="00D4493E"/>
     <w:rsid w:val="00D5234F"/>
     <w:rsid w:val="00D54B9C"/>
     <w:rsid w:val="00D578D0"/>
     <w:rsid w:val="00D61012"/>
     <w:rsid w:val="00D615D9"/>
     <w:rsid w:val="00D62F64"/>
     <w:rsid w:val="00D678E5"/>
     <w:rsid w:val="00D724EF"/>
     <w:rsid w:val="00D9670A"/>
     <w:rsid w:val="00DA566F"/>
     <w:rsid w:val="00DB1CC9"/>
     <w:rsid w:val="00DB69B0"/>
     <w:rsid w:val="00DC0768"/>
+    <w:rsid w:val="00DD0482"/>
     <w:rsid w:val="00DD12F2"/>
     <w:rsid w:val="00DD2F7D"/>
+    <w:rsid w:val="00DD3E5F"/>
     <w:rsid w:val="00DE0B35"/>
     <w:rsid w:val="00DE123B"/>
     <w:rsid w:val="00DE30DB"/>
     <w:rsid w:val="00DE4CFB"/>
     <w:rsid w:val="00DE61E5"/>
+    <w:rsid w:val="00DE78CA"/>
     <w:rsid w:val="00DF6378"/>
     <w:rsid w:val="00DF685E"/>
     <w:rsid w:val="00E01272"/>
     <w:rsid w:val="00E0331C"/>
     <w:rsid w:val="00E03653"/>
     <w:rsid w:val="00E06DF0"/>
     <w:rsid w:val="00E11567"/>
     <w:rsid w:val="00E11D62"/>
     <w:rsid w:val="00E12EA0"/>
     <w:rsid w:val="00E23182"/>
     <w:rsid w:val="00E236FA"/>
     <w:rsid w:val="00E24EA9"/>
     <w:rsid w:val="00E27F8E"/>
     <w:rsid w:val="00E304C4"/>
     <w:rsid w:val="00E31221"/>
+    <w:rsid w:val="00E314C6"/>
     <w:rsid w:val="00E3170D"/>
     <w:rsid w:val="00E452D3"/>
     <w:rsid w:val="00E5057E"/>
     <w:rsid w:val="00E51E5B"/>
     <w:rsid w:val="00E54D69"/>
     <w:rsid w:val="00E55168"/>
     <w:rsid w:val="00E563D4"/>
     <w:rsid w:val="00E579D0"/>
     <w:rsid w:val="00E604EC"/>
     <w:rsid w:val="00E659B1"/>
     <w:rsid w:val="00E65AE4"/>
     <w:rsid w:val="00E679A4"/>
     <w:rsid w:val="00E67F0E"/>
     <w:rsid w:val="00E74F95"/>
     <w:rsid w:val="00E76F66"/>
     <w:rsid w:val="00E777DD"/>
     <w:rsid w:val="00E77830"/>
     <w:rsid w:val="00E77B12"/>
     <w:rsid w:val="00E83A15"/>
     <w:rsid w:val="00E95460"/>
     <w:rsid w:val="00EA35F7"/>
     <w:rsid w:val="00EA51D0"/>
+    <w:rsid w:val="00EA62B2"/>
     <w:rsid w:val="00EB2000"/>
     <w:rsid w:val="00EB4FAE"/>
     <w:rsid w:val="00EC0A28"/>
     <w:rsid w:val="00EC42D0"/>
     <w:rsid w:val="00EC6242"/>
     <w:rsid w:val="00EC666A"/>
+    <w:rsid w:val="00EC72A6"/>
     <w:rsid w:val="00ED16CA"/>
     <w:rsid w:val="00ED4699"/>
     <w:rsid w:val="00ED54FF"/>
     <w:rsid w:val="00EE2414"/>
+    <w:rsid w:val="00EE5999"/>
     <w:rsid w:val="00EF0797"/>
     <w:rsid w:val="00F002F9"/>
     <w:rsid w:val="00F02E5B"/>
     <w:rsid w:val="00F0400C"/>
     <w:rsid w:val="00F041CF"/>
     <w:rsid w:val="00F126AF"/>
     <w:rsid w:val="00F15B83"/>
     <w:rsid w:val="00F3125C"/>
     <w:rsid w:val="00F32266"/>
     <w:rsid w:val="00F32DE9"/>
     <w:rsid w:val="00F35B19"/>
     <w:rsid w:val="00F51C33"/>
     <w:rsid w:val="00F51E73"/>
     <w:rsid w:val="00F54138"/>
     <w:rsid w:val="00F55129"/>
     <w:rsid w:val="00F56775"/>
     <w:rsid w:val="00F60489"/>
     <w:rsid w:val="00F712E6"/>
+    <w:rsid w:val="00F876F9"/>
     <w:rsid w:val="00F92ECA"/>
+    <w:rsid w:val="00F949EB"/>
     <w:rsid w:val="00F96BC5"/>
     <w:rsid w:val="00F96BFA"/>
     <w:rsid w:val="00FA223B"/>
     <w:rsid w:val="00FA33AA"/>
     <w:rsid w:val="00FA5421"/>
     <w:rsid w:val="00FB247B"/>
     <w:rsid w:val="00FB3668"/>
     <w:rsid w:val="00FB4F54"/>
     <w:rsid w:val="00FC0905"/>
     <w:rsid w:val="00FC3EAB"/>
     <w:rsid w:val="00FD2226"/>
     <w:rsid w:val="00FD7910"/>
     <w:rsid w:val="00FE216A"/>
     <w:rsid w:val="00FF1E88"/>
     <w:rsid w:val="00FF4B83"/>
     <w:rsid w:val="00FF546B"/>
     <w:rsid w:val="00FF7471"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="397313"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FDC8B15"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{9D951823-DAE1-4012-ABAC-FF53A0B0DE18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -7544,51 +7769,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2028485202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssb.fuerth-land@erzbistum-bamberg.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssb.fuerth-land@erzbistum-bamberg.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tina-weber.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7841,67 +8066,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>332</Words>
-  <Characters>2507</Characters>
+  <Words>770</Words>
+  <Characters>4856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RZ EI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2834</CharactersWithSpaces>
+  <CharactersWithSpaces>5615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>53pa1191</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>