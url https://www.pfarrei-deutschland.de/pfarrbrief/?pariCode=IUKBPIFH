--- v0 (2026-05-25)
+++ v1 (2026-09-10)
@@ -1,3405 +1,1977 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24EFD00F" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+    <w:p w14:paraId="7FBEE2EC" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Datum1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>GOTTESDIENSTORDNUNG</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Pfarrverbandes Jetzendorf und Steinkirchen</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>01.06.2026 - 30.06.2026</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="65646442" w14:textId="3BC0AB0A" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+        <w:t>01.09.2026 - 30.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC035B9" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
-        <w:t>Dienstag, 02.06.</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="57672239" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+        <w:t>Dienstag, 01.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Dienstag der 22. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD9FD09" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jetzendorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">14:00 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A9279C">
+      <w:r w:rsidRPr="005A59CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pfarrheim: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A9279C">
+      <w:r w:rsidRPr="005A59CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kaffeekranzl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A98D447" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+    <w:p w14:paraId="44CCFB71" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
-        <w:t>Mittwoch, 03.06.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Hl. Karl </w:t>
+        <w:t>Mittwoch, 02.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Lwanga</w:t>
+        <w:t>Nonnosus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> und Gefährten, Märtyrer in Uganda</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44146D07" w14:textId="664F390B" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+        <w:t xml:space="preserve">, Abt von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sorakte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06D6E83C" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Lampertshausen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">18:30 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Hl. Messe </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Jakob und Rosa Glas (</w:t>
+        <w:t xml:space="preserve">f. Josef Reisner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D97F287" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samstag, 05.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Samstag der 22. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49400FBE" w14:textId="04AC142B" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">11:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Taufe Sophia Schneider </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A8B8AD" w14:textId="77CBBB95" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Klaus Vorbrugg (JM), Schwester Gertrud und Verwandtschaft</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Heinrich Hanakam und verstorbene Eltern und Geschwister (JM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Georg und Maria Obermayr (JM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Verstorbene der Familie Obermayr</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Ursula und Simon Stock, Franz Hechtl und Cäcilia und </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>beiderseits verstorbene Verwandtschaft</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C197B9" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 06.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>23. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E643A3" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>StM</w:t>
+        <w:t>Ez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> 33, 7-9; 2. Lesung: Röm 13, 8-10; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 18, 15-20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD9D3A" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E45B22E" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D16F26" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dienstag, 08.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>MARIÄ GEBURT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A1AF97" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">9:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66967606" w14:textId="2892CC09" w:rsidR="006B787A" w:rsidRDefault="006B787A" w:rsidP="006B787A">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>f. Horst Benner (JM)</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>f. Jakob Huber</w:t>
+        <w:t xml:space="preserve">f. Heinrich und Katharina Schneider und Bruder Heinrich </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DA02D5" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Marienandacht der Altöttinger Marien-Bruderschaft </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AB8117" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Donnerstag, 10.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Donnerstag der 23. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8435C9" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">f. Gerhard Gottschalk und Eltern Hermine und Peter Gottschalk </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EA77916" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+        <w:t>f. Elisabeth Auerbeck (JM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Josef Korber (QM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Josef Kirmayr (QM) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47101F1C" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Freitag, 11.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Freitag der 23. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50864CC3" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eck </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">8:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3BBBA4" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samstag, 12.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Mariä Namen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9A6482" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fatimakapelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">17:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370EB894" w14:textId="0C22D311" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Albert Schaipp (JM)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Josef Schneider (JM) und Angehörige </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACBC814" w14:textId="11356CF6" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Feiertag"/>
       </w:pPr>
       <w:r>
-        <w:t>Donnerstag, 04.06.</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="59DD2F23" w14:textId="5125C938" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+        <w:t>Sonntag, 13.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>24. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Kollekte zum „Welttag der sozialen Kommunikationsmittel“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C77798" w14:textId="11AF48FD" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Lesung"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Lesung: </w:t>
+        <w:t xml:space="preserve">1. Lesung: Sir 27, 30 - 28, 7; 2. Lesung: Röm 14, 7-9; Evangelium: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Dtn</w:t>
+        <w:t>Mt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 8, 2-3. 14b-16a; 2. Lesung: 1 Kor 10, 16-17; Evangelium: </w:t>
-[...653 lines deleted...]
-    <w:p w14:paraId="35C27556" w14:textId="489DE04D" w:rsidR="00A9279C" w:rsidRPr="003A11D4" w:rsidRDefault="00A9279C" w:rsidP="003A11D4">
+        <w:t xml:space="preserve"> 18, 21-35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D43AAE8" w14:textId="7C5E1E9F" w:rsidR="005A59CA" w:rsidRPr="005A59CA" w:rsidRDefault="005A59CA" w:rsidP="005A59CA">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A11D4">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A59CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000E3B9B">
+        </w:rPr>
+        <w:t>Bergmesse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CEBA09" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F550F60" w14:textId="684CAED4" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">12:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Taufe Veronika Schwertfirm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3BBAE0" w14:textId="1CA3AC37" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mittwoch, 16.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Kornelius, Papst und Hl. Cyprian, Bischof, Märtyrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577D1DE2" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Volkersdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F04043" w14:textId="4EFAD22A" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 20.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>25. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00747D81">
+        <w:t>Krankenkommuion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1CDE5064" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 55, 6-9; 2. Lesung: Phil 1, 20ad-24. 27a; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 20, 1-16a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B91D65B" w14:textId="1B75CAA5" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">9:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Pfarrgottesdienst </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ehren d</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mutter Gottes</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00747D81">
+        <w:t>StM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00747D81">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Irmgard und Albert Stichlmair und Familie Thoma</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Wolfgang Held</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Marlene Winter </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> und Angehörige </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D92205" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FB062A" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">13:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Rosenkranz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612845E8" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Haunstetten </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Andacht zum Bittgang der Frauengemeinschaft Hohenkammer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610ECE83" w14:textId="4410700F" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dienstag, 22.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Mauritius u. Gef., Märtyrer u. </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l. Emmeram, Bischof, Glaubensbote, Märtyrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101573C0" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Gründholm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22063F67" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mittwoch, 23.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Mittwoch der 25. Woche im Jahreskreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BB242A" w14:textId="4DFC4EEC" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Max Demmelmair, Eltern und Schwestern</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Lydia und Leonhard Steinberger </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>JM</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> und verstorbene Geschwister </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A673F9D" w14:textId="54CB25BB" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Donnerstag, 24.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Rupert und </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l. Virgil, Bischöfe von Salzburg, Glaubensboten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369CD311" w14:textId="186E73DE" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">19:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00747D81">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pfarrheim: Pfarrverbandssitzung gemeinsam mit Steinkirchen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395A029A" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Freitag, 25.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Nikolaus v. Flüe, Einsiedler, Friedenstifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D22961A" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">8:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">zu Ehren der Hl. Mutter Gottes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E53A36" w14:textId="5689E565" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samstag, 26.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Kosmas u. </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l. Damian u. sel. Kaspar Stanggassinger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF7107E" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jetzendorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">18:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Vorabendmesse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17409AAD" w14:textId="524D8D7F" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Feiertag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sonntag, 27.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>26. SONNTAG IM JAHRESKREIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D81">
+        <w:br/>
+        <w:t>Caritas Kirchenkollekte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247A9DB7" w14:textId="4838D1F2" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Lesung"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Lesung: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 18, 25-28; 2. Lesung: Phil 2, 1-11; Evangelium: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 21, 28-32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD4966C" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Steinkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">10:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Gottesdienst mit Kommunionfeier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429B8E0B" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Montag, 28.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Hl. Lioba, u. Hl. Wenzel, u. Hl. Lorenzo Ruiz u. Gefährten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A5098C" w14:textId="0D6E5F73" w:rsidR="005A59CA" w:rsidRPr="00747D81" w:rsidRDefault="005A59CA" w:rsidP="00747D81">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...440 lines deleted...]
-      <w:r w:rsidRPr="00E03CA7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Caritas Haussammlung von 28.09. bis 04.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6C19A0" w14:textId="77777777" w:rsidR="005A59CA" w:rsidRDefault="005A59CA">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dienstag, 29.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>HLL. MICHAEL, GABRIEL UND RAFAEL, Erzengel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2CD92A" w14:textId="7AABD6F6" w:rsidR="00612DE8" w:rsidRPr="009D4699" w:rsidRDefault="005A59CA" w:rsidP="006B787A">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pischelsdorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">9:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Hl. Messe zum Patrozinium St. Michael </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>f. Martin Wolf und verstorbene Angehörige</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. die armen Seelen</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190D5CD3" w14:textId="2033B6D4" w:rsidR="00747D81" w:rsidRDefault="00747D81" w:rsidP="00747D81">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1020 lines deleted...]
-    <w:p w14:paraId="0EC88D26" w14:textId="77777777" w:rsidR="0031323A" w:rsidRDefault="0031323A" w:rsidP="0031323A">
+      </w:pPr>
+      <w:r>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3467925C" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRPr="00B80992" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C85A791" w14:textId="43FB8A09" w:rsidR="00367503" w:rsidRPr="00367503" w:rsidRDefault="00367503" w:rsidP="00367503">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0466B2BC" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRPr="00577992" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-    <w:p w14:paraId="15A5CAED" w14:textId="77777777" w:rsidR="00367503" w:rsidRDefault="00367503" w:rsidP="0031323A">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577992">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Annahmeschluss für die Gottesdienstordnung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E38B91" w14:textId="50168ECB" w:rsidR="00556C9D" w:rsidRPr="00577992" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00577992">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">im </w:t>
+      </w:r>
+      <w:r w:rsidR="004D45ED">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...65 lines deleted...]
-      <w:pPr>
+        <w:t>Oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577992">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist am </w:t>
+      </w:r>
+      <w:r w:rsidR="004D45ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577992">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="004D45ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577992">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6E3F80" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRPr="00B80992" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF46859" w14:textId="77777777" w:rsidR="00367503" w:rsidRDefault="00367503" w:rsidP="00367503">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0686D4DD" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRDefault="00556C9D" w:rsidP="00556C9D">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F65CAC6" w14:textId="77777777" w:rsidR="00237BEC" w:rsidRPr="00237BEC" w:rsidRDefault="00237BEC" w:rsidP="00237BEC">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237BEC">
         <w:rPr>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Caritas Herbstsammlung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F20C082" w14:textId="77777777" w:rsidR="00237BEC" w:rsidRPr="00237BEC" w:rsidRDefault="00237BEC" w:rsidP="00237BEC">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ergibt sich zukünftig ein jährlicher Ortswechsel.  </w:t>
-[...7 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46860601" w14:textId="1784E253" w:rsidR="00237BEC" w:rsidRPr="00237BEC" w:rsidRDefault="00237BEC" w:rsidP="00237BEC">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die ausrichtende Pfarrgemeinde freut sich über rege Teilnahme aus der Pfarrverbandsfamilie Jetzendorf mit ihren Kommunionkindern, Firmlingen und Fahnen Abordnungen der Vereine. </w:t>
-[...30 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00237BEC">
+        <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Die diesjährige Herbst-Caritassammlung wird ab 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Musizierkreis St. Anna</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237BEC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>.09.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80992">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237BEC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Musizierkreis hat wieder für die beiden Mädchen aus Hilgertshausen, Carina und Theodora, bei den beiden Kommunionen gesammelt: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="252CEF60" w14:textId="77777777" w:rsidR="00367503" w:rsidRDefault="00367503" w:rsidP="00367503">
+        <w:t xml:space="preserve"> zum Teil in Briefform zum Teil als Haussammlung durchgeführt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0E8033" w14:textId="6D7E2377" w:rsidR="00237BEC" w:rsidRPr="00237BEC" w:rsidRDefault="00237BEC" w:rsidP="00237BEC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00237BEC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In Jetzendorf am 26.04. waren es 355,- € und </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>40% der Sammlung bleiben in unserem Pfarrverband für eigene soziale Zwecke. 60 % gehen an das Caritas-Zentrum Pfaffenhofen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80992">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349C3F69" w14:textId="617C7A91" w:rsidR="00237BEC" w:rsidRPr="00237BEC" w:rsidRDefault="00237BEC" w:rsidP="00237BEC">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>in Steinkirchen am 03.05. waren es 345,- €</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237BEC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Wir bitten die Sammlerinnen und Sammler die Unterlagen ab 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80992">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Vielen herzlichen Dank für die Unterstützung!</w:t>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237BEC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>.09.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80992">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>**********</w:t>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237BEC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Pfarrbüro abzuholen. Vielen Dank!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5D5768" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7400" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E3B9B" w14:paraId="52FCA847" w14:textId="77777777" w:rsidTr="003F4807">
+      <w:tr w:rsidR="00BA377C" w14:paraId="4A463D30" w14:textId="77777777" w:rsidTr="0045154C">
         <w:trPr>
           <w:trHeight w:val="2826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04256C21" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="63EEF5DD" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AB1DE9E" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="615B0B41" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pfarramt des Pfarrverbandes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B628D2" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRPr="0051094C" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="7CCBB2FF" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRPr="0051094C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jetzendorf und Steinkirchen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B48B676" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="2D9EE08A" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schulstr. 5, 85305 Jetzendorf</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F8CB339" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="4318EA5F" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wir sind erreichbar:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C449D5" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="2DE408FE" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öffnungszeiten: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dienstag       9.00 - 12.00 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C5125BA" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="2039C0E2" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>                            Donnerstag 15.00 - 17.00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10213700" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="62A951F3" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefonisch: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08137/655</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6547BA16" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRPr="00BC7E75" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="14B9CBCB" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRPr="00BC7E75" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Per E-Mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7E75">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00237512">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>pv-jetzendorf@ebmuc.de</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00237512">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BBADBF3" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRPr="00237512" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="36CBEF88" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRPr="00237512" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7E75">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Homepage:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00237512">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>www.pv-jetzendorf.de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1A94B9B8" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="48B10481" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Seelsorger: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A58369" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="4A06A95F" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Georg Martin, Pfarrer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>08441-2201</w:t>
+              <w:t>08441/2201</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26AF3C7F" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="7C9C798D" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Christiane März, Gemeindereferentin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0151/15549469</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB09673" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="19F00079" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30888A1A" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="274EEB50" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0126D680" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="19A62F3C" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49FF91D0" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="176EDC1A" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gebetsanliegen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C89C3EF" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="12FE99FB" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C2E984A" w14:textId="2FB78EFB" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="4C65DF11" w14:textId="03589C4C" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wir beten für </w:t>
+              <w:t>Wir beten</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004D45ED">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>alle Menschen, die Sport treiben; um Kraft, Ausdauer und Freude an ihrem Sport, um Fairness und Hilfsbereitschaft, um Bewahrung vor Verletzung und Gesundheit.</w:t>
+              <w:t xml:space="preserve"> um eine gerechte und nachhaltige Verwaltung des Wassers, einer überlebenswichtigen Ressource, so dass alle in gleicher Weise Zugang dazu haben.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22954173" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="003F4807">
+          <w:p w14:paraId="7B2B6172" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="0045154C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41D07AEB" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="000E3B9B">
+    <w:p w14:paraId="03A62E23" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2155"/>
         </w:tabs>
         <w:ind w:left="2155" w:hanging="2155"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Wer Hilfe beim Besuch des Gottesdienstes oder beim Friedhofsbesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76085C04" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="000E3B9B">
+    <w:p w14:paraId="1944A412" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2155"/>
         </w:tabs>
         <w:ind w:left="2155" w:hanging="2155"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>braucht, kann sich an das Pfarrbüro 08137/655</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BEECB4" w14:textId="77777777" w:rsidR="000E3B9B" w:rsidRDefault="000E3B9B" w:rsidP="000E3B9B">
+    <w:p w14:paraId="79571895" w14:textId="77777777" w:rsidR="00BA377C" w:rsidRDefault="00BA377C" w:rsidP="00BA377C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2155"/>
         </w:tabs>
         <w:ind w:left="2155" w:hanging="2155"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>bis Freitag 12.00 Uhr wenden</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000E3B9B" w:rsidSect="00F1752D">
+    <w:p w14:paraId="77029F29" w14:textId="77777777" w:rsidR="00556C9D" w:rsidRDefault="00556C9D" w:rsidP="00612DE8"/>
+    <w:sectPr w:rsidR="00556C9D" w:rsidSect="00F1752D">
       <w:pgSz w:w="8419" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="680" w:bottom="851" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4E0230" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+    <w:p w14:paraId="0C03FA9E" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23CA13DC" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+    <w:p w14:paraId="44B7F1A1" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16B8D49B" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+    <w:p w14:paraId="630C043E" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4375E449" w14:textId="77777777" w:rsidR="00A9279C" w:rsidRDefault="00A9279C">
+    <w:p w14:paraId="5C7EE6D5" w14:textId="77777777" w:rsidR="00AF759D" w:rsidRDefault="00AF759D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:bookFoldPrinting/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E48CB"/>
     <w:rsid w:val="00000A48"/>
     <w:rsid w:val="0001014E"/>
     <w:rsid w:val="00011262"/>
     <w:rsid w:val="0001338D"/>
     <w:rsid w:val="00013F1E"/>
     <w:rsid w:val="000214B9"/>
     <w:rsid w:val="00022EA7"/>
     <w:rsid w:val="000256EF"/>
     <w:rsid w:val="00031275"/>
     <w:rsid w:val="000319D0"/>
     <w:rsid w:val="0003375A"/>
     <w:rsid w:val="000346EB"/>
     <w:rsid w:val="00034833"/>
     <w:rsid w:val="00042F61"/>
     <w:rsid w:val="0004464E"/>
     <w:rsid w:val="00044DFD"/>
     <w:rsid w:val="000507ED"/>
     <w:rsid w:val="00050BC0"/>
     <w:rsid w:val="000530D3"/>
-    <w:rsid w:val="000536DE"/>
     <w:rsid w:val="00054B8C"/>
     <w:rsid w:val="000550C3"/>
     <w:rsid w:val="000555CC"/>
     <w:rsid w:val="000577CF"/>
     <w:rsid w:val="00062A45"/>
     <w:rsid w:val="00063367"/>
     <w:rsid w:val="00064534"/>
     <w:rsid w:val="00067D6A"/>
     <w:rsid w:val="00072610"/>
     <w:rsid w:val="0007493B"/>
     <w:rsid w:val="00074C25"/>
     <w:rsid w:val="00075188"/>
     <w:rsid w:val="00076470"/>
     <w:rsid w:val="00077958"/>
     <w:rsid w:val="00082A7F"/>
     <w:rsid w:val="00083719"/>
     <w:rsid w:val="00084C50"/>
     <w:rsid w:val="000851EC"/>
     <w:rsid w:val="000871CC"/>
     <w:rsid w:val="0009131F"/>
     <w:rsid w:val="0009297A"/>
     <w:rsid w:val="000A0AA9"/>
     <w:rsid w:val="000A3298"/>
     <w:rsid w:val="000A55F3"/>
     <w:rsid w:val="000A57BF"/>
     <w:rsid w:val="000A72E4"/>
     <w:rsid w:val="000A78BD"/>
     <w:rsid w:val="000B2377"/>
     <w:rsid w:val="000C46DD"/>
     <w:rsid w:val="000C514C"/>
     <w:rsid w:val="000D2510"/>
     <w:rsid w:val="000D3773"/>
     <w:rsid w:val="000D550A"/>
     <w:rsid w:val="000D7605"/>
     <w:rsid w:val="000D7A07"/>
-    <w:rsid w:val="000E3B9B"/>
     <w:rsid w:val="000E5714"/>
     <w:rsid w:val="000E6D70"/>
     <w:rsid w:val="000F0D38"/>
     <w:rsid w:val="000F0D3A"/>
     <w:rsid w:val="000F26D4"/>
     <w:rsid w:val="000F4991"/>
     <w:rsid w:val="00101E55"/>
     <w:rsid w:val="001029C5"/>
     <w:rsid w:val="001076A1"/>
     <w:rsid w:val="00111781"/>
     <w:rsid w:val="0011235A"/>
     <w:rsid w:val="00116064"/>
     <w:rsid w:val="001160A7"/>
     <w:rsid w:val="00116C0F"/>
     <w:rsid w:val="00117587"/>
     <w:rsid w:val="00117AE3"/>
     <w:rsid w:val="00124414"/>
     <w:rsid w:val="001252B9"/>
     <w:rsid w:val="00126274"/>
     <w:rsid w:val="00131AA0"/>
     <w:rsid w:val="00136BDC"/>
     <w:rsid w:val="00145253"/>
     <w:rsid w:val="00146973"/>
     <w:rsid w:val="00152353"/>
     <w:rsid w:val="00153B06"/>
@@ -3422,129 +1994,125 @@
     <w:rsid w:val="001A68B4"/>
     <w:rsid w:val="001A71C9"/>
     <w:rsid w:val="001B226E"/>
     <w:rsid w:val="001C16F2"/>
     <w:rsid w:val="001C7255"/>
     <w:rsid w:val="001D3725"/>
     <w:rsid w:val="001D586E"/>
     <w:rsid w:val="001D636B"/>
     <w:rsid w:val="001D72FA"/>
     <w:rsid w:val="001E148E"/>
     <w:rsid w:val="001E5338"/>
     <w:rsid w:val="001E670C"/>
     <w:rsid w:val="001F29CE"/>
     <w:rsid w:val="00203313"/>
     <w:rsid w:val="00204359"/>
     <w:rsid w:val="0020451B"/>
     <w:rsid w:val="0020557C"/>
     <w:rsid w:val="002107F6"/>
     <w:rsid w:val="00211846"/>
     <w:rsid w:val="002133EA"/>
     <w:rsid w:val="00217565"/>
     <w:rsid w:val="002215FB"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="00233EC3"/>
     <w:rsid w:val="00234034"/>
+    <w:rsid w:val="00237BEC"/>
     <w:rsid w:val="00244688"/>
     <w:rsid w:val="002461F2"/>
     <w:rsid w:val="00260502"/>
     <w:rsid w:val="00260554"/>
     <w:rsid w:val="00260943"/>
     <w:rsid w:val="00265586"/>
     <w:rsid w:val="002678BF"/>
     <w:rsid w:val="002679BC"/>
     <w:rsid w:val="00267FA4"/>
     <w:rsid w:val="00277548"/>
     <w:rsid w:val="00281599"/>
     <w:rsid w:val="002818A3"/>
     <w:rsid w:val="00286A3D"/>
     <w:rsid w:val="00286DB4"/>
     <w:rsid w:val="00287069"/>
     <w:rsid w:val="00291B8B"/>
     <w:rsid w:val="00293D1B"/>
     <w:rsid w:val="00297A5B"/>
     <w:rsid w:val="00297BCA"/>
     <w:rsid w:val="002A7208"/>
     <w:rsid w:val="002A7B86"/>
     <w:rsid w:val="002B21C3"/>
     <w:rsid w:val="002B236B"/>
     <w:rsid w:val="002B57EA"/>
     <w:rsid w:val="002B7392"/>
     <w:rsid w:val="002B749F"/>
     <w:rsid w:val="002C2863"/>
     <w:rsid w:val="002D4055"/>
     <w:rsid w:val="002D534A"/>
     <w:rsid w:val="002D5995"/>
     <w:rsid w:val="002D7BD8"/>
     <w:rsid w:val="002E21C8"/>
     <w:rsid w:val="002E2207"/>
     <w:rsid w:val="002E3BA9"/>
     <w:rsid w:val="002E5A00"/>
     <w:rsid w:val="002E60B4"/>
     <w:rsid w:val="002E77F0"/>
     <w:rsid w:val="002E7935"/>
     <w:rsid w:val="002F1338"/>
     <w:rsid w:val="002F2557"/>
     <w:rsid w:val="002F5585"/>
     <w:rsid w:val="002F5BFE"/>
     <w:rsid w:val="002F6DA3"/>
     <w:rsid w:val="002F7503"/>
     <w:rsid w:val="00300456"/>
     <w:rsid w:val="00305556"/>
-    <w:rsid w:val="0031323A"/>
     <w:rsid w:val="00322D34"/>
-    <w:rsid w:val="003249F7"/>
     <w:rsid w:val="00333F85"/>
     <w:rsid w:val="00336AB3"/>
     <w:rsid w:val="00337731"/>
     <w:rsid w:val="0034048C"/>
     <w:rsid w:val="00343A13"/>
     <w:rsid w:val="003456A0"/>
     <w:rsid w:val="00346E93"/>
     <w:rsid w:val="00350BBC"/>
     <w:rsid w:val="00354887"/>
     <w:rsid w:val="00356279"/>
     <w:rsid w:val="00357278"/>
-    <w:rsid w:val="0036038C"/>
     <w:rsid w:val="00360A35"/>
     <w:rsid w:val="003610AE"/>
     <w:rsid w:val="003630C9"/>
     <w:rsid w:val="00363D80"/>
     <w:rsid w:val="00366586"/>
     <w:rsid w:val="00366B01"/>
     <w:rsid w:val="00367259"/>
-    <w:rsid w:val="00367503"/>
     <w:rsid w:val="00367E60"/>
     <w:rsid w:val="003722E1"/>
     <w:rsid w:val="00373216"/>
     <w:rsid w:val="00376AC2"/>
     <w:rsid w:val="003800E7"/>
     <w:rsid w:val="00383A0B"/>
     <w:rsid w:val="00386566"/>
     <w:rsid w:val="003941EC"/>
     <w:rsid w:val="003962F5"/>
-    <w:rsid w:val="003A11D4"/>
     <w:rsid w:val="003B1968"/>
     <w:rsid w:val="003B219C"/>
     <w:rsid w:val="003C00A7"/>
     <w:rsid w:val="003C1CFD"/>
     <w:rsid w:val="003C65FA"/>
     <w:rsid w:val="003D06D4"/>
     <w:rsid w:val="003D20C7"/>
     <w:rsid w:val="003D3DD1"/>
     <w:rsid w:val="003D5D34"/>
     <w:rsid w:val="003D7360"/>
     <w:rsid w:val="003D7872"/>
     <w:rsid w:val="003E1362"/>
     <w:rsid w:val="003E22D4"/>
     <w:rsid w:val="003E3338"/>
     <w:rsid w:val="003E529D"/>
     <w:rsid w:val="003E71EB"/>
     <w:rsid w:val="003F447F"/>
     <w:rsid w:val="003F5261"/>
     <w:rsid w:val="003F7354"/>
     <w:rsid w:val="003F791E"/>
     <w:rsid w:val="00410A81"/>
     <w:rsid w:val="0041172E"/>
     <w:rsid w:val="00413A17"/>
     <w:rsid w:val="0041529B"/>
     <w:rsid w:val="004167D3"/>
@@ -3575,91 +2143,92 @@
     <w:rsid w:val="00483C44"/>
     <w:rsid w:val="00484AAF"/>
     <w:rsid w:val="004864EF"/>
     <w:rsid w:val="00486F6C"/>
     <w:rsid w:val="0048789C"/>
     <w:rsid w:val="00487B6D"/>
     <w:rsid w:val="00494792"/>
     <w:rsid w:val="00495EDB"/>
     <w:rsid w:val="004960CB"/>
     <w:rsid w:val="00497BB6"/>
     <w:rsid w:val="004A1BAB"/>
     <w:rsid w:val="004A6461"/>
     <w:rsid w:val="004A7039"/>
     <w:rsid w:val="004B0037"/>
     <w:rsid w:val="004B04D1"/>
     <w:rsid w:val="004B070B"/>
     <w:rsid w:val="004B0F81"/>
     <w:rsid w:val="004B2466"/>
     <w:rsid w:val="004B5AE1"/>
     <w:rsid w:val="004B718E"/>
     <w:rsid w:val="004B77F3"/>
     <w:rsid w:val="004C00C6"/>
     <w:rsid w:val="004C51D6"/>
     <w:rsid w:val="004D1116"/>
     <w:rsid w:val="004D401D"/>
+    <w:rsid w:val="004D45ED"/>
     <w:rsid w:val="004E087C"/>
     <w:rsid w:val="004E5237"/>
-    <w:rsid w:val="004E69F1"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F1B03"/>
     <w:rsid w:val="004F351C"/>
     <w:rsid w:val="004F5443"/>
     <w:rsid w:val="00500A53"/>
     <w:rsid w:val="005032DC"/>
     <w:rsid w:val="00507E09"/>
     <w:rsid w:val="00511A7D"/>
     <w:rsid w:val="00513323"/>
     <w:rsid w:val="00513B64"/>
     <w:rsid w:val="005145B8"/>
     <w:rsid w:val="00517470"/>
     <w:rsid w:val="005218C7"/>
     <w:rsid w:val="00523F7A"/>
     <w:rsid w:val="0052481F"/>
     <w:rsid w:val="00530E45"/>
-    <w:rsid w:val="005425BE"/>
     <w:rsid w:val="00543680"/>
     <w:rsid w:val="00543DE7"/>
     <w:rsid w:val="00545C8C"/>
     <w:rsid w:val="00546671"/>
     <w:rsid w:val="00551314"/>
+    <w:rsid w:val="00556C9D"/>
     <w:rsid w:val="00557091"/>
     <w:rsid w:val="00571971"/>
     <w:rsid w:val="00572518"/>
     <w:rsid w:val="0057516D"/>
     <w:rsid w:val="0057557E"/>
     <w:rsid w:val="00580A51"/>
     <w:rsid w:val="00580EE9"/>
     <w:rsid w:val="00581F61"/>
     <w:rsid w:val="00582A26"/>
     <w:rsid w:val="00583806"/>
     <w:rsid w:val="00584484"/>
     <w:rsid w:val="00585AD8"/>
     <w:rsid w:val="0058687F"/>
     <w:rsid w:val="00595F3E"/>
     <w:rsid w:val="005A255A"/>
     <w:rsid w:val="005A540C"/>
+    <w:rsid w:val="005A59CA"/>
     <w:rsid w:val="005A764F"/>
     <w:rsid w:val="005A7F8F"/>
     <w:rsid w:val="005B0D5F"/>
     <w:rsid w:val="005B0F7B"/>
     <w:rsid w:val="005B5567"/>
     <w:rsid w:val="005B6558"/>
     <w:rsid w:val="005B6A61"/>
     <w:rsid w:val="005B78B8"/>
     <w:rsid w:val="005C162F"/>
     <w:rsid w:val="005C4F70"/>
     <w:rsid w:val="005C53B2"/>
     <w:rsid w:val="005C66BD"/>
     <w:rsid w:val="005C6EBB"/>
     <w:rsid w:val="005D0845"/>
     <w:rsid w:val="005D15E4"/>
     <w:rsid w:val="005D32A9"/>
     <w:rsid w:val="005E0DC6"/>
     <w:rsid w:val="005E305B"/>
     <w:rsid w:val="005E3D2D"/>
     <w:rsid w:val="005E488F"/>
     <w:rsid w:val="005E48CB"/>
     <w:rsid w:val="005E5232"/>
     <w:rsid w:val="005E6110"/>
     <w:rsid w:val="005E6646"/>
     <w:rsid w:val="005F058B"/>
@@ -3671,89 +2240,91 @@
     <w:rsid w:val="00612DE8"/>
     <w:rsid w:val="006130D5"/>
     <w:rsid w:val="006238D0"/>
     <w:rsid w:val="00625DA7"/>
     <w:rsid w:val="00625DAB"/>
     <w:rsid w:val="006271C3"/>
     <w:rsid w:val="006365FF"/>
     <w:rsid w:val="0064670D"/>
     <w:rsid w:val="0065512A"/>
     <w:rsid w:val="00657048"/>
     <w:rsid w:val="00657616"/>
     <w:rsid w:val="006637D1"/>
     <w:rsid w:val="00663CFF"/>
     <w:rsid w:val="00671998"/>
     <w:rsid w:val="0067220E"/>
     <w:rsid w:val="00672366"/>
     <w:rsid w:val="00677037"/>
     <w:rsid w:val="00684EE8"/>
     <w:rsid w:val="00691265"/>
     <w:rsid w:val="00692A27"/>
     <w:rsid w:val="00692F27"/>
     <w:rsid w:val="00693E94"/>
     <w:rsid w:val="0069589E"/>
     <w:rsid w:val="00695E9C"/>
     <w:rsid w:val="00697D1C"/>
-    <w:rsid w:val="006A4B4B"/>
     <w:rsid w:val="006A4E75"/>
     <w:rsid w:val="006A61D2"/>
+    <w:rsid w:val="006B787A"/>
     <w:rsid w:val="006C06B9"/>
     <w:rsid w:val="006C0E71"/>
     <w:rsid w:val="006C1AAF"/>
     <w:rsid w:val="006C707C"/>
     <w:rsid w:val="006D173F"/>
     <w:rsid w:val="006D2C16"/>
     <w:rsid w:val="006D4242"/>
     <w:rsid w:val="006D4FD8"/>
     <w:rsid w:val="006D70D7"/>
     <w:rsid w:val="006E1290"/>
     <w:rsid w:val="006E21C4"/>
     <w:rsid w:val="006E27FC"/>
     <w:rsid w:val="006E3448"/>
     <w:rsid w:val="006E666B"/>
     <w:rsid w:val="006E6C77"/>
     <w:rsid w:val="006E79A7"/>
     <w:rsid w:val="006F070E"/>
     <w:rsid w:val="006F4764"/>
     <w:rsid w:val="007063BB"/>
     <w:rsid w:val="007066F5"/>
     <w:rsid w:val="00706DA3"/>
     <w:rsid w:val="00710064"/>
     <w:rsid w:val="00715703"/>
     <w:rsid w:val="00716237"/>
+    <w:rsid w:val="007217B5"/>
     <w:rsid w:val="00722F58"/>
     <w:rsid w:val="007241C0"/>
     <w:rsid w:val="00724FE7"/>
     <w:rsid w:val="00725EB3"/>
     <w:rsid w:val="007315B8"/>
     <w:rsid w:val="007315DA"/>
     <w:rsid w:val="0073424F"/>
     <w:rsid w:val="00734727"/>
     <w:rsid w:val="0073686B"/>
     <w:rsid w:val="0074246E"/>
     <w:rsid w:val="007444E1"/>
     <w:rsid w:val="0074707E"/>
+    <w:rsid w:val="00747D81"/>
     <w:rsid w:val="00750CED"/>
     <w:rsid w:val="00751908"/>
     <w:rsid w:val="00753BDA"/>
     <w:rsid w:val="00762752"/>
     <w:rsid w:val="007671F0"/>
     <w:rsid w:val="0077279F"/>
     <w:rsid w:val="00777D4A"/>
     <w:rsid w:val="00782A17"/>
     <w:rsid w:val="007867B0"/>
     <w:rsid w:val="00787208"/>
     <w:rsid w:val="0078730A"/>
     <w:rsid w:val="0079234E"/>
     <w:rsid w:val="007926C9"/>
     <w:rsid w:val="00792EB2"/>
     <w:rsid w:val="00797C0C"/>
     <w:rsid w:val="007A0FAA"/>
     <w:rsid w:val="007A1E50"/>
     <w:rsid w:val="007A24F7"/>
     <w:rsid w:val="007A519E"/>
     <w:rsid w:val="007A64E5"/>
     <w:rsid w:val="007B4944"/>
     <w:rsid w:val="007B5D4D"/>
     <w:rsid w:val="007B661A"/>
     <w:rsid w:val="007C04AA"/>
     <w:rsid w:val="007C47F1"/>
@@ -3834,161 +2405,165 @@
     <w:rsid w:val="0095745D"/>
     <w:rsid w:val="00957757"/>
     <w:rsid w:val="00963FCA"/>
     <w:rsid w:val="00964E32"/>
     <w:rsid w:val="00965D09"/>
     <w:rsid w:val="00965F67"/>
     <w:rsid w:val="00966BCA"/>
     <w:rsid w:val="00966C7A"/>
     <w:rsid w:val="00967FC1"/>
     <w:rsid w:val="00970471"/>
     <w:rsid w:val="00973F1F"/>
     <w:rsid w:val="0098141E"/>
     <w:rsid w:val="0098276E"/>
     <w:rsid w:val="0099083F"/>
     <w:rsid w:val="009A243D"/>
     <w:rsid w:val="009A4048"/>
     <w:rsid w:val="009A54CB"/>
     <w:rsid w:val="009A7D0B"/>
     <w:rsid w:val="009A7EBB"/>
     <w:rsid w:val="009B0164"/>
     <w:rsid w:val="009C1F9C"/>
     <w:rsid w:val="009C202E"/>
     <w:rsid w:val="009C472A"/>
     <w:rsid w:val="009C64BB"/>
     <w:rsid w:val="009D2806"/>
+    <w:rsid w:val="009D4699"/>
     <w:rsid w:val="009D6A04"/>
     <w:rsid w:val="009D72B2"/>
     <w:rsid w:val="009E2FC1"/>
     <w:rsid w:val="009E76A3"/>
     <w:rsid w:val="009E7F44"/>
     <w:rsid w:val="009F09E1"/>
     <w:rsid w:val="009F7FF3"/>
     <w:rsid w:val="00A00809"/>
     <w:rsid w:val="00A01A29"/>
     <w:rsid w:val="00A01D6D"/>
     <w:rsid w:val="00A0477C"/>
     <w:rsid w:val="00A10301"/>
     <w:rsid w:val="00A12218"/>
     <w:rsid w:val="00A1624C"/>
     <w:rsid w:val="00A17216"/>
     <w:rsid w:val="00A1778B"/>
     <w:rsid w:val="00A17A8F"/>
     <w:rsid w:val="00A17D39"/>
     <w:rsid w:val="00A22A40"/>
     <w:rsid w:val="00A22B31"/>
     <w:rsid w:val="00A25B3A"/>
     <w:rsid w:val="00A25D52"/>
     <w:rsid w:val="00A2602D"/>
     <w:rsid w:val="00A26C8A"/>
     <w:rsid w:val="00A2774E"/>
     <w:rsid w:val="00A30299"/>
     <w:rsid w:val="00A30C91"/>
     <w:rsid w:val="00A3463E"/>
     <w:rsid w:val="00A35017"/>
     <w:rsid w:val="00A400D7"/>
     <w:rsid w:val="00A4090A"/>
     <w:rsid w:val="00A44374"/>
     <w:rsid w:val="00A45117"/>
     <w:rsid w:val="00A50ED1"/>
     <w:rsid w:val="00A52006"/>
     <w:rsid w:val="00A56EF6"/>
     <w:rsid w:val="00A571AA"/>
     <w:rsid w:val="00A62D82"/>
     <w:rsid w:val="00A641AA"/>
     <w:rsid w:val="00A659F3"/>
     <w:rsid w:val="00A74399"/>
     <w:rsid w:val="00A746C4"/>
     <w:rsid w:val="00A7667A"/>
     <w:rsid w:val="00A80A84"/>
     <w:rsid w:val="00A80F03"/>
     <w:rsid w:val="00A85A2B"/>
     <w:rsid w:val="00A865E5"/>
     <w:rsid w:val="00A86793"/>
     <w:rsid w:val="00A914BD"/>
-    <w:rsid w:val="00A9279C"/>
     <w:rsid w:val="00A946DC"/>
     <w:rsid w:val="00A94B1A"/>
     <w:rsid w:val="00A95D63"/>
     <w:rsid w:val="00AA511B"/>
     <w:rsid w:val="00AA7EAE"/>
     <w:rsid w:val="00AB5DFB"/>
     <w:rsid w:val="00AB6F89"/>
     <w:rsid w:val="00AB6F95"/>
     <w:rsid w:val="00AC3244"/>
     <w:rsid w:val="00AC4BDE"/>
     <w:rsid w:val="00AC5E41"/>
     <w:rsid w:val="00AC7663"/>
     <w:rsid w:val="00AC7D2E"/>
     <w:rsid w:val="00AD0C65"/>
     <w:rsid w:val="00AD5267"/>
     <w:rsid w:val="00AD6753"/>
     <w:rsid w:val="00AE1AAE"/>
     <w:rsid w:val="00AE1C6D"/>
     <w:rsid w:val="00AE7C0D"/>
     <w:rsid w:val="00AF43BD"/>
     <w:rsid w:val="00AF5AD0"/>
+    <w:rsid w:val="00AF759D"/>
     <w:rsid w:val="00B17DAA"/>
     <w:rsid w:val="00B20A8E"/>
     <w:rsid w:val="00B26C86"/>
     <w:rsid w:val="00B3008E"/>
     <w:rsid w:val="00B3037C"/>
     <w:rsid w:val="00B329F6"/>
     <w:rsid w:val="00B32B23"/>
     <w:rsid w:val="00B35932"/>
     <w:rsid w:val="00B36158"/>
     <w:rsid w:val="00B43E93"/>
     <w:rsid w:val="00B464DE"/>
+    <w:rsid w:val="00B4701F"/>
     <w:rsid w:val="00B4792A"/>
     <w:rsid w:val="00B47B69"/>
     <w:rsid w:val="00B52DA2"/>
     <w:rsid w:val="00B5380C"/>
     <w:rsid w:val="00B55D5F"/>
     <w:rsid w:val="00B61EA3"/>
     <w:rsid w:val="00B61FF1"/>
     <w:rsid w:val="00B6284B"/>
     <w:rsid w:val="00B63C69"/>
     <w:rsid w:val="00B648DD"/>
     <w:rsid w:val="00B6536A"/>
     <w:rsid w:val="00B654E3"/>
     <w:rsid w:val="00B67C7A"/>
     <w:rsid w:val="00B71A63"/>
     <w:rsid w:val="00B7509D"/>
     <w:rsid w:val="00B76BE3"/>
+    <w:rsid w:val="00B80992"/>
     <w:rsid w:val="00B81680"/>
     <w:rsid w:val="00B81D9E"/>
     <w:rsid w:val="00B83A03"/>
     <w:rsid w:val="00B8431D"/>
     <w:rsid w:val="00B87A51"/>
     <w:rsid w:val="00B87B92"/>
     <w:rsid w:val="00B91BBC"/>
     <w:rsid w:val="00B91E6F"/>
     <w:rsid w:val="00B936F7"/>
     <w:rsid w:val="00B944B2"/>
     <w:rsid w:val="00B96709"/>
     <w:rsid w:val="00BA0E82"/>
     <w:rsid w:val="00BA1741"/>
+    <w:rsid w:val="00BA377C"/>
     <w:rsid w:val="00BA43A1"/>
     <w:rsid w:val="00BA4629"/>
     <w:rsid w:val="00BA67B8"/>
     <w:rsid w:val="00BB6FE2"/>
     <w:rsid w:val="00BD7C39"/>
     <w:rsid w:val="00BE24F0"/>
     <w:rsid w:val="00BE3A79"/>
     <w:rsid w:val="00BE5773"/>
     <w:rsid w:val="00BF0D6C"/>
     <w:rsid w:val="00BF1BFB"/>
     <w:rsid w:val="00BF207D"/>
     <w:rsid w:val="00BF4AD5"/>
     <w:rsid w:val="00BF4D3C"/>
     <w:rsid w:val="00BF641D"/>
     <w:rsid w:val="00BF7E04"/>
     <w:rsid w:val="00C01029"/>
     <w:rsid w:val="00C04218"/>
     <w:rsid w:val="00C046B9"/>
     <w:rsid w:val="00C04839"/>
     <w:rsid w:val="00C0486C"/>
     <w:rsid w:val="00C052F6"/>
     <w:rsid w:val="00C06E63"/>
     <w:rsid w:val="00C07D8A"/>
     <w:rsid w:val="00C07E94"/>
     <w:rsid w:val="00C07EA4"/>
@@ -4003,132 +2578,130 @@
     <w:rsid w:val="00C41B1C"/>
     <w:rsid w:val="00C458EF"/>
     <w:rsid w:val="00C45BBE"/>
     <w:rsid w:val="00C53099"/>
     <w:rsid w:val="00C55A4B"/>
     <w:rsid w:val="00C563D6"/>
     <w:rsid w:val="00C62801"/>
     <w:rsid w:val="00C73D51"/>
     <w:rsid w:val="00C757E6"/>
     <w:rsid w:val="00C7797B"/>
     <w:rsid w:val="00C840A1"/>
     <w:rsid w:val="00C84691"/>
     <w:rsid w:val="00C854BB"/>
     <w:rsid w:val="00CA09BB"/>
     <w:rsid w:val="00CA21AB"/>
     <w:rsid w:val="00CA2690"/>
     <w:rsid w:val="00CA2D7A"/>
     <w:rsid w:val="00CA6295"/>
     <w:rsid w:val="00CA7823"/>
     <w:rsid w:val="00CB1BDC"/>
     <w:rsid w:val="00CB2401"/>
     <w:rsid w:val="00CB4A53"/>
     <w:rsid w:val="00CC4321"/>
     <w:rsid w:val="00CC4A24"/>
     <w:rsid w:val="00CC7788"/>
+    <w:rsid w:val="00CD0389"/>
     <w:rsid w:val="00CD054F"/>
     <w:rsid w:val="00CD1AD6"/>
     <w:rsid w:val="00CD2438"/>
     <w:rsid w:val="00CD5FAC"/>
     <w:rsid w:val="00CD7878"/>
     <w:rsid w:val="00CE0881"/>
     <w:rsid w:val="00CE5599"/>
     <w:rsid w:val="00CF0B14"/>
     <w:rsid w:val="00CF2398"/>
     <w:rsid w:val="00CF4B8F"/>
     <w:rsid w:val="00CF6E82"/>
     <w:rsid w:val="00D01F9C"/>
     <w:rsid w:val="00D12703"/>
     <w:rsid w:val="00D12BC7"/>
     <w:rsid w:val="00D1733F"/>
     <w:rsid w:val="00D22CF9"/>
     <w:rsid w:val="00D23103"/>
     <w:rsid w:val="00D26F2E"/>
     <w:rsid w:val="00D3024E"/>
     <w:rsid w:val="00D3335C"/>
     <w:rsid w:val="00D33B99"/>
     <w:rsid w:val="00D34602"/>
     <w:rsid w:val="00D36B65"/>
     <w:rsid w:val="00D40657"/>
     <w:rsid w:val="00D4739D"/>
     <w:rsid w:val="00D47D0A"/>
     <w:rsid w:val="00D504DA"/>
     <w:rsid w:val="00D53293"/>
     <w:rsid w:val="00D6140B"/>
     <w:rsid w:val="00D62918"/>
-    <w:rsid w:val="00D7196E"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D758F4"/>
     <w:rsid w:val="00D76331"/>
     <w:rsid w:val="00D76E71"/>
     <w:rsid w:val="00D80201"/>
     <w:rsid w:val="00D8383B"/>
     <w:rsid w:val="00D86167"/>
     <w:rsid w:val="00D86D82"/>
     <w:rsid w:val="00D90AB0"/>
     <w:rsid w:val="00D95AEE"/>
     <w:rsid w:val="00D971C8"/>
     <w:rsid w:val="00DA6E8D"/>
     <w:rsid w:val="00DA70D7"/>
     <w:rsid w:val="00DB0723"/>
     <w:rsid w:val="00DB44D4"/>
     <w:rsid w:val="00DB6AA4"/>
     <w:rsid w:val="00DC705A"/>
-    <w:rsid w:val="00DC7DBC"/>
     <w:rsid w:val="00DD02AE"/>
     <w:rsid w:val="00DD5E20"/>
     <w:rsid w:val="00DD6FC2"/>
     <w:rsid w:val="00DE0B7B"/>
     <w:rsid w:val="00DE24AC"/>
     <w:rsid w:val="00DE543E"/>
     <w:rsid w:val="00DE568E"/>
     <w:rsid w:val="00DE5AE5"/>
     <w:rsid w:val="00DF3A17"/>
     <w:rsid w:val="00DF4A8B"/>
     <w:rsid w:val="00DF621C"/>
     <w:rsid w:val="00DF7574"/>
     <w:rsid w:val="00E02E33"/>
     <w:rsid w:val="00E034AE"/>
     <w:rsid w:val="00E06ABD"/>
     <w:rsid w:val="00E07D36"/>
     <w:rsid w:val="00E1060E"/>
     <w:rsid w:val="00E1321E"/>
     <w:rsid w:val="00E14581"/>
     <w:rsid w:val="00E24538"/>
     <w:rsid w:val="00E30D6E"/>
     <w:rsid w:val="00E36228"/>
     <w:rsid w:val="00E40F59"/>
     <w:rsid w:val="00E41CD7"/>
     <w:rsid w:val="00E43628"/>
     <w:rsid w:val="00E4555B"/>
     <w:rsid w:val="00E4695B"/>
     <w:rsid w:val="00E50CDF"/>
     <w:rsid w:val="00E528B3"/>
     <w:rsid w:val="00E52F91"/>
     <w:rsid w:val="00E61A07"/>
     <w:rsid w:val="00E61AEC"/>
-    <w:rsid w:val="00E628DE"/>
     <w:rsid w:val="00E67BE7"/>
     <w:rsid w:val="00E71B3C"/>
     <w:rsid w:val="00E72C00"/>
     <w:rsid w:val="00E74207"/>
     <w:rsid w:val="00E80F2B"/>
     <w:rsid w:val="00E813CC"/>
     <w:rsid w:val="00E84E6E"/>
     <w:rsid w:val="00E94F65"/>
     <w:rsid w:val="00E95156"/>
     <w:rsid w:val="00E9757C"/>
     <w:rsid w:val="00EA3A44"/>
     <w:rsid w:val="00EA5905"/>
     <w:rsid w:val="00EA6A14"/>
     <w:rsid w:val="00EA7701"/>
     <w:rsid w:val="00EB4E92"/>
     <w:rsid w:val="00EB604B"/>
     <w:rsid w:val="00EC05D8"/>
     <w:rsid w:val="00EC18CC"/>
     <w:rsid w:val="00EC2C9D"/>
     <w:rsid w:val="00EC488C"/>
     <w:rsid w:val="00EC62A7"/>
     <w:rsid w:val="00ED21B3"/>
     <w:rsid w:val="00ED2527"/>
     <w:rsid w:val="00ED5C07"/>
     <w:rsid w:val="00ED629D"/>
@@ -4162,132 +2735,174 @@
     <w:rsid w:val="00F85105"/>
     <w:rsid w:val="00F85F2F"/>
     <w:rsid w:val="00F91984"/>
     <w:rsid w:val="00F95980"/>
     <w:rsid w:val="00F966C6"/>
     <w:rsid w:val="00F97229"/>
     <w:rsid w:val="00FA2D0E"/>
     <w:rsid w:val="00FA6D57"/>
     <w:rsid w:val="00FA7EDB"/>
     <w:rsid w:val="00FB0221"/>
     <w:rsid w:val="00FB487B"/>
     <w:rsid w:val="00FB7BD8"/>
     <w:rsid w:val="00FC0FBC"/>
     <w:rsid w:val="00FC66CB"/>
     <w:rsid w:val="00FD02DA"/>
     <w:rsid w:val="00FD0432"/>
     <w:rsid w:val="00FD18FF"/>
     <w:rsid w:val="00FD2F2B"/>
     <w:rsid w:val="00FD44CE"/>
     <w:rsid w:val="00FD45E7"/>
     <w:rsid w:val="00FD717B"/>
     <w:rsid w:val="00FD718E"/>
     <w:rsid w:val="00FE0D83"/>
     <w:rsid w:val="00FE1A6E"/>
     <w:rsid w:val="00FE2FC6"/>
+    <w:rsid w:val="00FE3DBD"/>
     <w:rsid w:val="00FE7DB3"/>
     <w:rsid w:val="00FF6FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="036585F8"/>
+  <w14:docId w14:val="6724C226"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{D3CA62E8-CF6E-41A4-B61F-8FF04E338005}"/>
+  <w15:docId w15:val="{2499534C-133B-44A6-904A-135F6509776E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4475,78 +3090,55 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00612DE8"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Termin">
     <w:name w:val="Termin"/>
     <w:basedOn w:val="Standard"/>
@@ -4685,98 +3277,68 @@
     <w:pPr>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Datum1">
     <w:name w:val="Datum1"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7701"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E3B9B"/>
+    <w:rsid w:val="00BA377C"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv-jetzendorf@ebmuc.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pv-jetzendorf.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pv-jetzendorf.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pv-jetzendorf@ebmuc.de" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5024,71 +3586,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>6476</Characters>
+  <Pages>4</Pages>
+  <Words>664</Words>
+  <Characters>4188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pfarrbüro:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Erzbischöfliches Ordinariat München</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7454</CharactersWithSpaces>
+  <CharactersWithSpaces>4843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pfarrbüro:</dc:title>
   <dc:subject/>
   <dc:creator>Dick Andrea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>