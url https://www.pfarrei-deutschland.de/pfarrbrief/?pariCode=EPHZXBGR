--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -8,1634 +8,1346 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43C75F77" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681">
+    <w:p w14:paraId="41260AB2" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk233097058"/>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>16.05.2026 - 24.05.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="109B1CB8" w14:textId="77777777" w:rsidR="006F7701" w:rsidRDefault="006F7701">
+        <w:t>04.07.2026 - 12.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E21C6F0" w14:textId="77777777" w:rsidR="00091235" w:rsidRPr="00091235" w:rsidRDefault="00091235">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A6227C" w14:textId="3FE35E08" w:rsidR="006B1681" w:rsidRDefault="006B1681">
+    <w:p w14:paraId="6B7524E7" w14:textId="300E42B4" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>16. 05. Samstag</w:t>
+        <w:t>04. 07. Samstag</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Johannes Nepomuk, Priester, Märtyrer </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A85C91C" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681" w:rsidP="006F7701">
+        <w:t xml:space="preserve">Hl. Ulrich, Bischof v. Augsburg und hl. Elisabeth v. Portugal, Königin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0815B4BF" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>9:30</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>7:25</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C3BC8F" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Marienmesse -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:t>Legio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Mariens z. Ehren d. Muttergottes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47258421" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054AB916" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAB4554" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patrozinium-Festgottesdienst - (anschl. Obstgartenfest) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Messnerbauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Rosi Edfelder - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Messnerbauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Josef Huber - Angela Brüderl f. Christl Suhrer - f. Uli Edfelder z. Namenstag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CD8063" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0398EDE0" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9EDE53" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D979008" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BAD5E7" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8F742B" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>05. 07. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. SONNTAG IM JAHRESKREIS - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kollekte für den Heiligen Vater (Peterspfennig)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3968687E" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Fam. Maria Egger f. Mutter Maria Klauser - f. Hl. Antonius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757D7F90" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Mitterfelden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Repaircafé</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09811DC1" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681" w:rsidP="006F7701">
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CA87B6" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E48780" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12960884" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388421CE" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CECDB6" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A93B6B0" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>06. 07. Montag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Goretti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Jungfrau, Märtyrin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD4760C" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Einführung ins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>innere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124F648B" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CA4EAD" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F7B993" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C58FF34" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71010350" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C18AB7" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>07. 07. Dienstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Willibald, Bischof v. Eichstätt, Glaubensbote </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF37EF3" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Fanni Roider f. Eltern u. Geschwister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E176DE5" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC2594F" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2AB926" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36214544" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBA7108" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B59FC67" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>08. 07. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Kilian, Bischof und Gefährten, Glaubensboten, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2634EA3D" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570AF270" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRPr="00091235" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Perach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A038914" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>09. 07. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Augustinus Zhao Rong, Priester, und Gefährten, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AEAEAA" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6F86E6" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Stiftungsmesse f. Therese Huber - nach Meinung - Fam. Christa Öttl f. Martin Öttl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0EDD86" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A618B65" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691D3823" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0603216E" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF3DCD3" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BD8179" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8983D1" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9708E8" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>10. 07. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Knud v. Dänemark, hl. Erich v. Schweden und hl. Olaf v. Norwegen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563DA6F0" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A2C5E" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Ehemann u. Vater Franz Sommerauer - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Meisterbauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Christl Suhrer - Fam. Christa Helminger f. Maria u. Peter Hogger - f. Ehemann u. Papa Josef Edfelder - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Höglerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Josef Edfelder - Resi Poschner f. Josef Edfelder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288DB4E9" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+        <w:t>Kirchenkonzert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6C34B5" w14:textId="263133A8" w:rsidR="00091235" w:rsidRDefault="00343D2A" w:rsidP="007F18FD">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507FB1">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19185A05" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461E5791" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0BEFBA" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F85C84A" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C59122" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A5C404" w14:textId="77777777" w:rsidR="00091235" w:rsidRPr="00507FB1" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50793418" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>11. 07. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HL. BENEDIKT V. NURSIA, Vater des abendländischen Mönchtums, Patron Europas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D057D5" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Firmung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C65B6C" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395F1BC7" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681" w:rsidP="006F7701">
+    <w:p w14:paraId="6FAE1E4A" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006F7701">
+      <w:r w:rsidRPr="00091235">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Seidel f. Franz Mauser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C973DA" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA118D9" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786D4D53" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17819AA9" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FD38B2" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609D99AB" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D96E53A" w14:textId="77777777" w:rsidR="00091235" w:rsidRDefault="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CCF7D8" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>12. 07. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234CCFCB" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">f. Ehemann und Vater Josef </w:t>
+        <w:t xml:space="preserve">Katharina </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Thalbauer</w:t>
+        <w:t>Futchik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> - f. Frieda u. Martin Mühlbauer z. Geburtstag - f. alle Familienangehörigen</w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="35232B21" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681" w:rsidP="006F7701">
+        <w:t xml:space="preserve"> f. Arme Seelen - Christa Öttl f. Josef Edfelder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CC6CAC" w14:textId="61B0FF64" w:rsidR="00343D2A" w:rsidRPr="00091235" w:rsidRDefault="00343D2A" w:rsidP="00091235">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F7701">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hl. Messe (Weltladenverkauf) -</w:t>
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00507FB1" w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C7C7BF" w14:textId="08DDAB6B" w:rsidR="00507FB1" w:rsidRDefault="00507FB1">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47943408" w14:textId="6F2FF79F" w:rsidR="006D7E56" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe </w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FD" w:rsidRPr="007F18FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F18FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aufnahme neue Minis</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18FD" w:rsidRPr="007F18FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tranten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F18FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091235">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Christa Öttl f. Maria Hasenöhrl - </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Anton Edfelder f. Ehefrau Nicole Edfelder z. 1. Todestag - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Huberbauernfam</w:t>
+        <w:t>Bäckerfam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. f. Maria Hasenöhrl - Fam. Leitner f. Cousine Maria Hasenöhrl - Fam. Huber </w:t>
+        <w:t xml:space="preserve">. Ainring f. Mama, Oma und Uri Berta Götzinger z. 3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Ottmaning</w:t>
+        <w:t>Sterbeged</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> f. Maria Hasenöhrl - Fam. Anton Maier f. Maria Hasenöhrl - Mathilde </w:t>
+        <w:t xml:space="preserve">. - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Ruffer</w:t>
+        <w:t>Bäckerfam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> f. Maria Hasenöhrl</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="213A6BE1" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681" w:rsidP="006F7701">
+        <w:t xml:space="preserve">. Ainring f. Heinz Utzmeier - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bäckerfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Ainring f. Elisabeth Steinbacher</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2B8CBE23" w14:textId="7EBD8D3C" w:rsidR="004C0924" w:rsidRDefault="004C0924" w:rsidP="00091235">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...3 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">19:00 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mitterfelden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1309 lines deleted...]
-    <w:sectPr w:rsidR="00880F52" w:rsidRPr="006F7701">
+        <w:tab/>
+        <w:t>Holy Hour</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004C0924" w:rsidSect="00091235">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01396783" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681">
+    <w:p w14:paraId="40489688" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="737A92FC" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681">
+    <w:p w14:paraId="5D87047D" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1659,126 +1371,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66C04C88" w14:textId="77777777" w:rsidR="00880F52" w:rsidRDefault="00880F52">
+  <w:p w14:paraId="0B894444" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40D99CD7" w14:textId="77777777" w:rsidR="00880F52" w:rsidRDefault="00880F52">
+  <w:p w14:paraId="7CC650E5" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="795DAD99" w14:textId="77777777" w:rsidR="00880F52" w:rsidRDefault="00880F52">
+  <w:p w14:paraId="6B64A026" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D700A21" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681">
+    <w:p w14:paraId="1BA631C0" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32D6A508" w14:textId="77777777" w:rsidR="006B1681" w:rsidRDefault="006B1681">
+    <w:p w14:paraId="1A32D4CF" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1858D13A" w14:textId="77777777" w:rsidR="00880F52" w:rsidRDefault="00880F52">
+  <w:p w14:paraId="42D6BD8E" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41D5EAD8" w14:textId="77777777" w:rsidR="00880F52" w:rsidRDefault="00880F52">
+  <w:p w14:paraId="0D7895B0" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2109CB01" w14:textId="77777777" w:rsidR="00880F52" w:rsidRDefault="00880F52">
+  <w:p w14:paraId="0F3192CF" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1895,119 +1607,116 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B1681"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F35ED0"/>
+    <w:rsidRoot w:val="00343D2A"/>
+    <w:rsid w:val="00091235"/>
+    <w:rsid w:val="00343D2A"/>
+    <w:rsid w:val="004C0924"/>
+    <w:rsid w:val="00507FB1"/>
+    <w:rsid w:val="0067552F"/>
+    <w:rsid w:val="006D7E56"/>
+    <w:rsid w:val="007F18FD"/>
+    <w:rsid w:val="009471AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="012A0D9E"/>
+  <w14:docId w14:val="5E497999"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{F3E04C56-B1AF-435A-9479-1CF7A7AAA0ED}"/>
+  <w15:docId w15:val="{9985DB00-126A-4F98-9FFD-635AB9417E02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2822,70 +2531,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>451</Words>
-  <Characters>2799</Characters>
+  <Words>377</Words>
+  <Characters>2232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3244</CharactersWithSpaces>
+  <CharactersWithSpaces>2604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>