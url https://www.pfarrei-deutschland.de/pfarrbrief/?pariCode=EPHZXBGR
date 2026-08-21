--- v1 (2026-07-04)
+++ v2 (2026-08-21)
@@ -8,1346 +8,1339 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41260AB2" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+    <w:p w14:paraId="1A62F37E" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk233097058"/>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>04.07.2026 - 12.07.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E21C6F0" w14:textId="77777777" w:rsidR="00091235" w:rsidRPr="00091235" w:rsidRDefault="00091235">
+        <w:t>15.08.2026 - 30.08.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1793B827" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7524E7" w14:textId="300E42B4" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+    <w:p w14:paraId="6123EEFB" w14:textId="388669C0" w:rsidR="00C21839" w:rsidRDefault="00C21839">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>04. 07. Samstag</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>15. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MARIÄ AUFNAHME IN DEN HIMMEL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hl. Ulrich, Bischof v. Augsburg und hl. Elisabeth v. Portugal, Königin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0815B4BF" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A93F497" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>7:25</w:t>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Festgottesdienst m. Kräutersegnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> freiwillige Spende für die Instandsetzung der Kirchen Thundorf und Straß)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE5A61A" w14:textId="6F1B41A9" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patroziniums</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Festgottesdienst mit Kräutersegnung - (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - freiwillige Spende) - </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nagelmeisterfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Tante Elisabeth Hager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21164B71" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">Fam. Diana Datz f. Eltern Lotte Herrmann z. Geb.-Tag und Lois Herrmann z. 100. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Geb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">-Tag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B23CA" w14:textId="694475FE" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t xml:space="preserve">Fam. Peter Datz f. Adi und Hilde Dusch z. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Sterbeged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0138DB8C" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Schützenjahrtag, Gottesdienst mit evang. Pfarrer Buckel u. Kräutersegnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kräuterbüscherl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - freiwillige Spende zu Gunsten Renovierung Altarbild)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFDB896" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046F6BEE" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417A80DB" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4B3131" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>16. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D2F2C0" w14:textId="6EB45DE6" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Stiftungsmesse f. Therese Waldhutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AB32DE" w14:textId="43622919" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Elisabeth Weidenspointner f. Mutter Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC50C7A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feldgottesdienst beim Bierzelt - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>f. Hans Winkler z. 2. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACB3CA6" w14:textId="1498055F" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>f. Ehemann Erhard Killer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E28985" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier (Fair-Trade-Rosenverkauf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451ACCF3" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B368AC1" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F73A550" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56221C1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC2654B" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>22. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maria Königin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB4CE01" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C3BC8F" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+    <w:p w14:paraId="782C2673" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>8:00</w:t>
+        <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00091235">
-[...4 lines deleted...]
-        <w:t>Marienmesse -</w:t>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
+        <w:t>f. Mutter Julie Wimmer z. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094FDB73" w14:textId="64571735" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Rosa Wimmer f. Heinz Utzmeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB9BB91" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BBCE69" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1E0126" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A29182" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>23. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4915CA9C" w14:textId="39B327C5" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Franz Egger f. Josef </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Legio</w:t>
+        <w:t>Unterrainer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="47258421" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+    </w:p>
+    <w:p w14:paraId="54906680" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>Marianne Edfelder f. Ulrich Edfelder z. 2. Sterbetag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF72C29" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Adambauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. f. Kathi Eisl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C40E53" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Adambauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. f. Leni Weidenspointner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B5140D" w14:textId="4EEDC774" w:rsidR="00C21839" w:rsidRDefault="00285904" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>Schneiderfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C21839">
+        <w:t>. Weng f. Renate Gassner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CEF8CF" w14:textId="77777777" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottesfeier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2BFEFA" w14:textId="77D08B6D" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wortgottes</w:t>
+      </w:r>
+      <w:r w:rsidR="00285904" w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>feier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2602E33F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1704DAA9" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E40C4" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E1BE99" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>26. 08. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mittwoch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 21. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E0144A" w14:textId="6D54F7EC" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Senioren - Ausflug zur Aschinger Alm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAACF42" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E6D98E" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79154E52" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB4459D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC2425A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392B961A" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE23CC0" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A64CF3" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE1E362" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D500DE" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD20548" w14:textId="77777777" w:rsidR="004A56B0" w:rsidRDefault="004A56B0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461E213C" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF4B807" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B536C6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2696E1B2" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2594E8CF" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0405D66F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137730FA" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>29. 08. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enthauptung Johannes' des Täufers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9EB558" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>18:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Rosenkranz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054AB916" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+    <w:p w14:paraId="67CB4E01" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>19:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Feldkirchen </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00091235">
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>f. Mutter Monika Pils v. Fam. Pils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099FD899" w14:textId="7A430CFE" w:rsidR="00C21839" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839">
+        <w:t>f. Ehemann Helmut Bräu, Sohn Robert Bräu und verstorbene Verwandtschaft d. Fam Bräu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3885D6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF065FA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63783A1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242E184F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AC6D1B" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F633DFC" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082BA4E2" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA40FF1" w14:textId="77777777" w:rsidR="004A56B0" w:rsidRDefault="004A56B0">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E89091" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641E4749" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E162C1D" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20742192" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F07B8F" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0786DA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE177D6" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3421775E" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66440F34" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54452113" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>30. 08. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B12B848" w14:textId="400F928F" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1440">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>entfällt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18348EF4" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mitterfelden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00285904">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Opferstock f. Arme Seelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAB4554" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A" w:rsidP="00091235">
+    <w:p w14:paraId="004912EA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
-[...1005 lines deleted...]
-        <w:t>10:00</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>11:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00091235">
-[...96 lines deleted...]
-    <w:sectPr w:rsidR="004C0924" w:rsidSect="00091235">
+      <w:r w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bergmesse an der Höllenbachalm im Rahmen des Pfarreiausflugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335CF697" w14:textId="66CA1F17" w:rsidR="00C21839" w:rsidRPr="00285904" w:rsidRDefault="00285904">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21839" w:rsidRPr="00285904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Treffpunkt 8:15 h am oberen Parkplatz Pfarrkirche Ainring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106CD16E" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D"/>
+    <w:sectPr w:rsidR="00F9313D">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40489688" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+    <w:p w14:paraId="5BC376F7" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D87047D" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+    <w:p w14:paraId="47504576" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1371,126 +1364,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B894444" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
+  <w:p w14:paraId="75CB4D95" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CC650E5" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
+  <w:p w14:paraId="3B5B7903" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B64A026" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
+  <w:p w14:paraId="5842B053" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BA631C0" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+    <w:p w14:paraId="671F3BC0" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A32D4CF" w14:textId="77777777" w:rsidR="00343D2A" w:rsidRDefault="00343D2A">
+    <w:p w14:paraId="360F7911" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42D6BD8E" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
+  <w:p w14:paraId="7004FE71" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7895B0" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
+  <w:p w14:paraId="098BEB43" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F3192CF" w14:textId="77777777" w:rsidR="006D7E56" w:rsidRDefault="006D7E56">
+  <w:p w14:paraId="4F85DAE3" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1607,116 +1600,117 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209412419">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00343D2A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009471AD"/>
+    <w:rsidRoot w:val="00C21839"/>
+    <w:rsid w:val="000F1440"/>
+    <w:rsid w:val="00285904"/>
+    <w:rsid w:val="004126E2"/>
+    <w:rsid w:val="004A56B0"/>
+    <w:rsid w:val="005D5126"/>
+    <w:rsid w:val="009E061E"/>
+    <w:rsid w:val="00C21839"/>
+    <w:rsid w:val="00F9141A"/>
+    <w:rsid w:val="00F9313D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5E497999"/>
+  <w14:docId w14:val="3D4C5DCE"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{9985DB00-126A-4F98-9FFD-635AB9417E02}"/>
+  <w15:docId w15:val="{3D2EE255-A1E9-4E4A-AD41-143B46CA8F09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2531,70 +2525,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>377</Words>
-  <Characters>2232</Characters>
+  <Words>310</Words>
+  <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2604</CharactersWithSpaces>
+  <CharactersWithSpaces>2262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>