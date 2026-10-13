--- v2 (2026-08-21)
+++ v3 (2026-10-13)
@@ -8,1339 +8,1318 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A62F37E" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+    <w:p w14:paraId="75C44AC1" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
       <w:pPr>
         <w:pStyle w:val="GDDatum"/>
       </w:pPr>
       <w:r>
         <w:t>Pfarrverband Ainring</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t>15.08.2026 - 30.08.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1793B827" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00285904">
+        <w:t>10.10.2026 - 18.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07377F6E" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6123EEFB" w14:textId="388669C0" w:rsidR="00C21839" w:rsidRDefault="00C21839">
+    <w:p w14:paraId="0674CDCC" w14:textId="3BB76F59" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
       <w:pPr>
         <w:pStyle w:val="Tag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>15. 08. Samstag</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>10. 10. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MARIÄ AUFNAHME IN DEN HIMMEL</w:t>
-      </w:r>
+        <w:t>Samstag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> der 27. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A07AC01" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Lea Mader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235E723D" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795159C2" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kindergottesdienst (Weltladenverkauf) -</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3A93F497" w14:textId="77777777" w:rsidR="00C21839" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:r>
+        <w:br/>
+        <w:t>f. Erika Weibhauser z. 3. Todestag v. Ehemann Erich Weibhauser - f. Schwester Elisabeth Hager - Agnes Winkler f. Maria Müller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5557E4" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A85E90B" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514ED3C9" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4244CABC" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E7E2B1" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40ED723E" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>11. 10. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. SONNTAG IM JAHRESKREIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70449DA5" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>8:30</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Thundorf </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00285904">
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Festgottesdienst m. Kräutersegnung (</w:t>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Georg Waldhutter f. Juliane u. Hans Streitwieser - Kathi Futschik f. Kunigunde Strohmaier - Fam. Christa Öttl f. Hans Altmutter - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>Kräuterbüscherl</w:t>
+      <w:r>
+        <w:t>Graßlfam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00285904">
-[...15 lines deleted...]
-    <w:p w14:paraId="0BE5A61A" w14:textId="6F1B41A9" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+      <w:r>
+        <w:t xml:space="preserve">. Bach f. Hans Altmutter - Fam. Benedikt Parzinger f. Stefan Langwieder - f.  Ludwig Pastötter v. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Graßlfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Bach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1360BD14" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>10:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Feldkirchen </w:t>
-[...1069 lines deleted...]
-      <w:r w:rsidRPr="00285904">
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hl. Messe -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Opferstock f. Arme Seelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004912EA" w14:textId="77777777" w:rsidR="00285904" w:rsidRDefault="00C21839" w:rsidP="00285904">
+    <w:p w14:paraId="01425EBE" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
       <w:pPr>
         <w:pStyle w:val="Termin"/>
         <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>11:00</w:t>
+        <w:t>Hl. Messe Jahresmesse Skiclub Ainring (Weltladenverkauf) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">f. Maria u. Martin Schaider v. Fam. Anton Schaider - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schmiedfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Adelstetten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. Maria Galler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A395485" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>11:15</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taufe Lina Jung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ED6006" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432EC41C" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DD1787" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0298BC99" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FD485C" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346C66AF" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>12. 10. Montag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Maximilian von Pongau, Bischof, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAC09E3" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Einführung ins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>innere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gebet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13267F" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38401561" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F6B6EA" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EE63CE" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6729232E" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0419CB" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>13. 10. Dienstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dienstag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der 28. Woche im Jahreskreis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145E296F" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>15:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B685300" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>17:00</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ainring </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00285904">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bergmesse an der Höllenbachalm im Rahmen des Pfarreiausflugs</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Termin"/>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C45125F" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>17:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="30DEAB97" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Fatimarosenkranz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="69699B0A" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Straß </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Georg Gruber f. Siegi Fritsch - Fam. Stefan Unterrainer f. Johann Altmutter - Fam. Martin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Unterrainer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. Johann Altmutter - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Michibauernfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Siegfried Fritsch - f. Ehemann u. Vater Matthias Plößl - Fam. Sprenger f. Siegfried Fritsch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136DD103" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>14. 10. Mittwoch</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Kallistus I., Papst, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F815A9" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz für den Frieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2663EFBA" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Perach </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C21839" w:rsidRPr="00285904">
+        <w:t>Hl. Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2C058A" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABEB6B1" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180D2C5D" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C6BF24" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F08BCF" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>15. 10. Donnerstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Theresia von Avila, Ordensfrau, Kirchenlehrerin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41306ADA" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz f. d. Verstorbenen d. Pfarrei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79800130" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Treffpunkt 8:15 h am oberen Parkplatz Pfarrkirche Ainring</w:t>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00F9313D">
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Fam. Alfons Brüderl f. Johann Altmutter - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Broslfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Walburga Hafner - Fam. Kriechbaumer f. Cousine Maria Müller - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kainzenfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. f. Anna Aicher u. Resi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wadislohner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> - Fam. Maria Helminger f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Verwandtschaft - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Graßlfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Bach f. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>beids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>verstorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Eltern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EB5806" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584FCBE3" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA05FB5" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201A3700" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBA8007" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>16. 10. Freitag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Hedwig, Herzogin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CE7479" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>7:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7256F6F5" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ulrichshögl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Fam. Dörfel f. Oswald Dörfel - f. Ehemann u. Vater Franz Sommerauer - f. Seppi Wimmer v. Bruder Walter - f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D465C4" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A68E2E" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE656D2" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BA7886" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4D0D44" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>17. 10. Samstag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Ignatius v. Antiochien, Bischof, Märtyrer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6002B1B5" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>9:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Repaircafé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62685BF2" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>18:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rosenkranz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589C4208" w14:textId="6BBDEBD7" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Feldkirchen </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hl. Messe (Fair-Trade-Rosenverkauf u. Brot gegen Hunger) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Agnes Winkler f. Cousine Helene Reiter - Ludwig Ufertinger f. Maria Müller - f. Cousine Rosa Hartsperger - Gerti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schüssleder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> f. Eltern u. Geschwister - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Donerderfam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. f. Bruder Siegfried Richter</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41E43">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41E43" w:rsidRPr="00B41E43">
+        <w:t>f. Georg Dusch z. 15. Sterbetag v. deiner Fam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CB2345" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAEBCA4" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1D9856" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127BB0A9" w14:textId="77777777" w:rsidR="00222E3E" w:rsidRDefault="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9E150E" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4">
+      <w:pPr>
+        <w:pStyle w:val="Tag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>18. 10. Sonntag</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kirchweih </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349AA65C" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Thundorf </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. Messe (Weltladenverkauf u. Fair-Trade-Rosenverkauf u. Brot gegen Hunger) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fam. Stefan Hasenöhrl f. Siegfried Fritsch - Fam. Alfons Brüderl f. Siegfried Fritsch - Fam. Josef Weidenspointner f. Johann Altmutter - Fam. Benedikt Parzinger f. Rupert R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hiebl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> - Trachtenverein Thundorf-Straß f. Maria Hasenöhrl - Trachtenverein Thundorf-Straß f. Johann Altmutter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BECDD08" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hl. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Messe  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fair-Trade-Rosenverkauf u. Brot gegen Hunger) -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Opferstock f. Arme Seelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E84BEE" w14:textId="77777777" w:rsidR="000B55D4" w:rsidRPr="00222E3E" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ainring </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Festgottesdienst zum </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kirchweihfest  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00222E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fair-Trade-Rosenverkauf u. Brot gegen Hunger)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5206B329" w14:textId="2E350841" w:rsidR="006778C8" w:rsidRDefault="000B55D4" w:rsidP="00222E3E">
+      <w:pPr>
+        <w:pStyle w:val="Termin"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>19:00</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Mitterfelden </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Holy Hour</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006778C8">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BC376F7" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="1492CEFE" w14:textId="77777777" w:rsidR="00CF5A10" w:rsidRDefault="00CF5A10">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47504576" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="401175FE" w14:textId="77777777" w:rsidR="00CF5A10" w:rsidRDefault="00CF5A10">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1364,126 +1343,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75CB4D95" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="60837F8E" w14:textId="77777777" w:rsidR="006778C8" w:rsidRDefault="006778C8">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B5B7903" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="272DFB75" w14:textId="77777777" w:rsidR="006778C8" w:rsidRDefault="006778C8">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5842B053" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="42E2A4F9" w14:textId="77777777" w:rsidR="006778C8" w:rsidRDefault="006778C8">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="671F3BC0" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="5D243044" w14:textId="77777777" w:rsidR="00CF5A10" w:rsidRDefault="00CF5A10">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360F7911" w14:textId="77777777" w:rsidR="004126E2" w:rsidRDefault="004126E2">
+    <w:p w14:paraId="0651BE1F" w14:textId="77777777" w:rsidR="00CF5A10" w:rsidRDefault="00CF5A10">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7004FE71" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="4CD78043" w14:textId="77777777" w:rsidR="006778C8" w:rsidRDefault="006778C8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="098BEB43" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="44B9C3DC" w14:textId="77777777" w:rsidR="006778C8" w:rsidRDefault="006778C8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F85DAE3" w14:textId="77777777" w:rsidR="00F9313D" w:rsidRDefault="00F9313D">
+  <w:p w14:paraId="6F94CB9B" w14:textId="77777777" w:rsidR="006778C8" w:rsidRDefault="006778C8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="839A3630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1628,89 +1607,88 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C21839"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F9313D"/>
+    <w:rsidRoot w:val="000B55D4"/>
+    <w:rsid w:val="000B55D4"/>
+    <w:rsid w:val="00222E3E"/>
+    <w:rsid w:val="00496C16"/>
+    <w:rsid w:val="006778C8"/>
+    <w:rsid w:val="0068283A"/>
+    <w:rsid w:val="009A0B60"/>
+    <w:rsid w:val="00B41E43"/>
+    <w:rsid w:val="00CF5A10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D4C5DCE"/>
+  <w14:docId w14:val="76BACA71"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{3D2EE255-A1E9-4E4A-AD41-143B46CA8F09}"/>
+  <w15:docId w15:val="{A7A23ACB-BEF2-4367-BB5A-7370E2CE4B7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2525,69 +2503,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PV Ainring_20231207.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>310</Words>
-  <Characters>1956</Characters>
+  <Words>465</Words>
+  <Characters>2931</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Software Edmaier Albert</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2262</CharactersWithSpaces>
+  <CharactersWithSpaces>3390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Egger Bernadett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>