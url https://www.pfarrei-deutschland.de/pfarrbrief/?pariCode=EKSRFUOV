--- v0 (2026-05-01)
+++ v1 (2026-08-08)
@@ -1,1980 +1,1475 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00C9618C" w:rsidRPr="00AF362F" w:rsidRDefault="00C9618C" w:rsidP="00BC082C">
-[...63 lines deleted...]
-    <w:p w:rsidR="00C9618C" w:rsidRPr="00AF362F" w:rsidRDefault="00C9618C" w:rsidP="00BC082C">
+    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF362F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wiwersheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Dévotion à St Michel Archange le mercredi 29 à </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapelet tous les dimanches à 17h15 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00553658">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Rosaire tous les mardis à 18h00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Dévotion à St Michel Archange le lundi 29 Juin à l'église d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA62E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>18 h</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Oberhausbergen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA62E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t xml:space="preserve"> à 17</w:t>
+      </w:r>
+      <w:r w:rsidR="00553658">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">à </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA62E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Wiwersheim</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E7159" w:rsidRPr="00AF362F" w:rsidRDefault="003E7159" w:rsidP="00BC082C">
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00061113" w:rsidRPr="00AF362F" w:rsidRDefault="008D1FAE" w:rsidP="00BC082C">
+    <w:p w:rsidR="00842E6A" w:rsidRPr="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF362F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Le groupe de prière Béthanie-</w:t>
+        <w:t xml:space="preserve">Le groupe de prière Béthanie- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF362F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Kochersberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF362F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se réunit les lundis 13 et 20 avril à 19h30 à la salle paroissiale de Truchtersheim. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:t xml:space="preserve"> se réunit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les lundis 8 et 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>juin à 19h30 à la salle paroissiale de Truchtersheim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>"Soyons fidèles à la prière qui est au cœur de notre vie de chrétiens et nous aide à rester dans la proximité du Seigneur."</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008D1FAE" w:rsidRPr="00AF362F" w:rsidRDefault="008D1FAE" w:rsidP="00BC082C">
+        <w:t>."Restons fidèles à la prière qui est au cœur de notre vie de chrétiens et nous aide à rester dans la proximité du Seigneur".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00145419" w:rsidRPr="00AF362F" w:rsidRDefault="00145419" w:rsidP="00BC082C">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="006459A3">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...15 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Catéchèse</w:t>
+      </w:r>
+      <w:r w:rsidR="006459A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Réunion de préparation de la catéchèse pour la rentrée de septembre 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006459A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3249C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1er </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52CBB" w:rsidRPr="00D8316F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pardon, 1ère Communion, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8316F" w:rsidRPr="00D8316F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Profession</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52CBB" w:rsidRPr="00D8316F">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Foi, Confirmation</w:t>
+      </w:r>
+      <w:r w:rsidR="006459A3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00842E6A" w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mercredi 3 juin à 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h au presbytère de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dingsheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...152 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les accompagnateurs actuels et pour ceux qui souhaiteraient s'investir avec nous à la rentrée et donc prendre en charge, en binôme, un groupe de jeunes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...782 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004603F6" w:rsidRPr="00AF362F" w:rsidRDefault="004603F6" w:rsidP="00BC082C">
+    <w:p w:rsidR="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Saveurs d'Evangile</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vendredi 22 mai à 20h au presbytère de </w:t>
+        <w:t>Journée des servants d'autel - dimanche 7 juin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> après la célébration</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52CBB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Fête Dieu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, repas tiré du sac</w:t>
+      </w:r>
+      <w:r w:rsidR="00464410">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, organisée par l'équipe des servants de messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842E6A" w:rsidRPr="005235A3" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Retraite des enfants de première communion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le mercredi 10 juin à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF362F">
-[...5 lines deleted...]
-        <w:t>Griesheim</w:t>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hohatzenheim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w:rsidR="004603F6" w:rsidRPr="00AF362F" w:rsidRDefault="004603F6" w:rsidP="00BC082C">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec le Père Jean Claude </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hauber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRDefault="00D07994" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07994">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de deux enfants à l'église d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Achenheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, dimanche 14 juin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D07994" w:rsidRPr="005235A3" w:rsidRDefault="00D07994" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00176E29" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-218"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="8"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...53 lines deleted...]
-        <w:t>Wendelin</w:t>
+        <w:t>Dossenheim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF362F">
-[...174 lines deleted...]
-    <w:p w:rsidR="004603F6" w:rsidRPr="00AF362F" w:rsidRDefault="004603F6" w:rsidP="00BC082C">
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dimanche 21 juin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inauguration des autels rénovés de l’église </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00176E29" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-218"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00D1777A" w:rsidRPr="00AF362F" w:rsidRDefault="00D1777A" w:rsidP="00BC082C">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Saint-Pierre et Saint-Paul lors de la messe à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, suivie du repas paroissial, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842E6A" w:rsidRPr="005014DC" w:rsidRDefault="00842E6A" w:rsidP="00422148">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="-218"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sur inscription</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00422148" w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF362F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. : G</w:t>
+      </w:r>
+      <w:r w:rsidR="005014DC" w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6AD8" w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F6AD8" w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gantzer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F6AD8" w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 06 83 02 94 76,</w:t>
+      </w:r>
+      <w:r w:rsidR="005014DC" w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Heitmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005014DC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 06 88 47 14 92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842E6A" w:rsidRPr="005235A3" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="00842E6A" w:rsidRDefault="00FD6AFA" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Célébration </w:t>
+      </w:r>
+      <w:r w:rsidR="00176E29" w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>œcuménique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au stade de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pfulgriesheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842E6A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, dimanche 28 juin à 10h</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F5A76" w:rsidRPr="00680ECB" w:rsidRDefault="003E422C" w:rsidP="001777E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fête des Bénévoles qui œuvrent dans une mission en lien avec l'église</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6AFA" w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 juillet </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5A76" w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à la salle des fêtes de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F5A76" w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Dossenheim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF362F">
-[...25 lines deleted...]
-    <w:p w:rsidR="00D1777A" w:rsidRPr="00AF362F" w:rsidRDefault="00D1777A" w:rsidP="00BC082C">
+      <w:r w:rsidR="000F5A76" w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F5A76" w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8316F" w:rsidRPr="00680ECB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F5A76" w:rsidRPr="00CA1A8F" w:rsidRDefault="000F5A76" w:rsidP="001777E0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:right="-218"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA1A8F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cette fête s'adresse aux bénévoles de nos villages. Si vous avez connaissance de bénévoles qui sont au service de personnes malades, qui sont visiteurs de malades dans les hôpitaux ou qui les accompagnent en fin de vie, qui sont dans une association humanitaire...., ces personnes discrètes qui œuvrent au service de leurs frères, nous vous remercions de bien vouloir leur faire suivre cette invitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008572A9" w:rsidRDefault="00037580" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00037580">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sonnerie du glas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Pour unifier les annonces de décès dans les paroisses, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B142B4" w:rsidRDefault="00667528" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00037580">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e glas sonnera dorénavant le matin à 11h.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="00F82A01" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006459A3" w:rsidRPr="006459A3" w:rsidRDefault="006459A3" w:rsidP="00F82A01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REMERCIEMENTS : Fabrique de l'église de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Offenheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="006459A3" w:rsidRPr="006459A3" w:rsidRDefault="006459A3" w:rsidP="00F82A01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le conseil de fabrique et son président Sébastien Lutz tiennent à remercier très chaleureusement TOUS les participants aux repas de bienfaisances organisés durant ces 3 années de collecte de dons pour parachever notre église Sts-Pierre-et-Paul de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par</w:t>
+      </w:r>
+      <w:r w:rsidR="002C25D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la mise en place des 3 statues :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Vierge Marie, Saint Pierre et Saint Paul sur la clocher de l'église.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006459A3" w:rsidRPr="006459A3" w:rsidRDefault="006459A3" w:rsidP="00F82A01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Ils remercient les très nombreux donateurs, les particuliers, les associations, les entreprises et les collectivités territoriales qui par le biais de la Fondation du Patrimoine et du Conseil de Fabrique,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82A01">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF362F">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ont permis la réalisation de cette initiative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006459A3" w:rsidRPr="006459A3" w:rsidRDefault="006459A3" w:rsidP="00F82A01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Elles sont magnifiques et méritent un détour ! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Du fond du cœur, MERCI de votre générosité !</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82A01">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF362F">
-[...89 lines deleted...]
-    <w:p w:rsidR="00D1777A" w:rsidRPr="00AF362F" w:rsidRDefault="00D1777A" w:rsidP="00BC082C">
+      <w:r w:rsidRPr="006459A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Un MERCI aussi à tous les participants qui ont rendu la messe solennelle inaugurale du 17 mai dernier exceptionnellement fervente et joyeuse ! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRPr="006459A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-218"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="00061113" w:rsidRDefault="00DD79EC" w:rsidP="001C6E28">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D59FA" w:rsidRDefault="009D59FA" w:rsidP="00FD5CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-851"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DD79EC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82A01" w:rsidRDefault="00F82A01" w:rsidP="00FD5CF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D07994" w:rsidRDefault="00D07994" w:rsidP="00FD5CF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C6E28" w:rsidRPr="000256F9" w:rsidRDefault="004F1688" w:rsidP="00057285">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1688">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:331.1pt;margin-top:21.8pt;width:54.95pt;height:53.05pt;z-index:251660288" stroked="f">
-[...60 lines deleted...]
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:101.85pt;margin-top:1.45pt;width:213.15pt;height:89.05pt;z-index:251658240">
+          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.25pt;margin-top:0;width:213.15pt;height:101.35pt;z-index:251658240">
             <v:textbox style="mso-next-textbox:#_x0000_s1026">
               <w:txbxContent>
-                <w:p w:rsidR="004104FB" w:rsidRPr="004F7883" w:rsidRDefault="004104FB" w:rsidP="004104FB">
+                <w:p w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="004F7883">
+                  <w:r w:rsidRPr="005F6C7D">
                     <w:rPr>
-                      <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>BULLETIN PAROISSIAL</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="004104FB" w:rsidRPr="004F7883" w:rsidRDefault="004104FB" w:rsidP="004104FB">
+                <w:p w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Communauté de Paroisses</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="004104FB" w:rsidRPr="004F7883" w:rsidRDefault="004104FB" w:rsidP="004104FB">
+                <w:p w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
+                      <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="004F7883">
+                  <w:r w:rsidRPr="005F6C7D">
                     <w:rPr>
                       <w:b/>
+                      <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">"Les Portes du </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="004F7883">
+                  <w:r w:rsidRPr="005F6C7D">
                     <w:rPr>
                       <w:b/>
+                      <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Kochersberg</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="004F7883">
+                  <w:r w:rsidRPr="005F6C7D">
                     <w:rPr>
                       <w:b/>
+                      <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>"</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="004104FB" w:rsidRPr="004F7883" w:rsidRDefault="004104FB" w:rsidP="004104FB">
+                <w:p w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="-112"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Dingsheim</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
@@ -2062,1710 +1557,1547 @@
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Dossenheim</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> - </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004F7883">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ackerland</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
-                <w:p w:rsidR="004104FB" w:rsidRDefault="004104FB" w:rsidP="004104FB">
+                <w:p w:rsidR="001D56F9" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
                   <w:pPr>
-                    <w:jc w:val="center"/>
-[...89 lines deleted...]
-                    <w:jc w:val="center"/>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">03 67 21 </w:t>
+                    <w:t xml:space="preserve">        </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="004F7883">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>11 rue de la Mairie 67370 GRIESHEIM sur SOUFFEL</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="004104FB" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">     Père Christophe </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Willé</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000A07E7">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>06 45 74 84 22</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="004104FB">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">- 03 67 21 </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004104FB">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>21</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004104FB">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> 26 - 07 70 60 19 26 - ludovicrakoto@hotmail.fr</w:t>
+                    <w:t xml:space="preserve"> 26</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="004104FB" w:rsidRDefault="004104FB" w:rsidP="004104FB">
-[...248 lines deleted...]
-                <w:p w:rsidR="000C1586" w:rsidRPr="00111833" w:rsidRDefault="000C1586" w:rsidP="004603F6">
+                <w:p w:rsidR="005F6C7D" w:rsidRPr="001D56F9" w:rsidRDefault="005F6C7D" w:rsidP="005F6C7D">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Forte" w:hAnsi="Forte" w:cs="Arial"/>
-[...126 lines deleted...]
-                      <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00BC082C">
+                  <w:r w:rsidRPr="000256F9">
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:i/>
-                      <w:color w:val="1F1F1F"/>
-[...2 lines deleted...]
-                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Curé Christophe</w:t>
+                    <w:t>paroissesportesdukochersberg@gmail.com</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004F1688">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:26.35pt;margin-top:.1pt;width:114.65pt;height:99pt;z-index:251663360" stroked="f">
-            <v:textbox>
+          <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.15pt;margin-top:-18pt;width:107.5pt;height:145.9pt;z-index:251661312" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1033">
               <w:txbxContent>
-                <w:p w:rsidR="00974333" w:rsidRDefault="00974333">
-                  <w:r w:rsidRPr="00974333">
+                <w:p w:rsidR="00E121A0" w:rsidRDefault="00AC01C4">
+                  <w:r w:rsidRPr="00C25249">
                     <w:rPr>
+                      <w:b/>
                       <w:noProof/>
                       <w:lang w:eastAsia="fr-FR"/>
                     </w:rPr>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
-                        <wp:extent cx="1292392" cy="1256518"/>
-[...1 lines deleted...]
-                        <wp:docPr id="9" name="Image 7" descr="Pâques Chrétiennes - Coloriages - Gratuits à imprimer"/>
+                        <wp:extent cx="1401679" cy="1756610"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="10" name="Image 9"/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
-                                <pic:cNvPr id="0" name="Picture 7" descr="Pâques Chrétiennes - Coloriages - Gratuits à imprimer"/>
+                                <pic:cNvPr id="1" name=""/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId6" cstate="print">
+                                  <a:clrChange>
+                                    <a:clrFrom>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:clrFrom>
+                                    <a:clrTo>
+                                      <a:srgbClr val="FFFFFF">
+                                        <a:alpha val="0"/>
+                                      </a:srgbClr>
+                                    </a:clrTo>
+                                  </a:clrChange>
+                                  <a:lum bright="-10000"/>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1400643" cy="1755312"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="004F1688" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1688">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:321.5pt;margin-top:7.15pt;width:54.95pt;height:53.05pt;z-index:251660288" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1030">
+              <w:txbxContent>
+                <w:p w:rsidR="001C6E28" w:rsidRDefault="001C6E28">
+                  <w:r w:rsidRPr="001C6E28">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="505460" cy="568175"/>
+                        <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
+                        <wp:docPr id="8" name="Image 6"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 3"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId10"/>
+                                <a:blip r:embed="rId7" cstate="print"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
-                                  <a:ext cx="1293363" cy="1257462"/>
+                                  <a:ext cx="505460" cy="568175"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A07E7" w:rsidRPr="000256F9" w:rsidRDefault="000A07E7" w:rsidP="000A07E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC01C4" w:rsidRPr="003F6172" w:rsidRDefault="00AC01C4" w:rsidP="00AC01C4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C168D3" w:rsidRDefault="00C168D3" w:rsidP="00D0178A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F7E46" w:rsidRDefault="002F7E46" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008315CF" w:rsidRPr="003D66CC" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chers paroissiens,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB0934" w:rsidRPr="003D66CC" w:rsidRDefault="00DB0934" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82A01" w:rsidRPr="003D66CC" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le Seigneur est monté au ciel, il nous envoie son Esprit Saint pour nous guider sur nos chem</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0934" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s de vie terrestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C25D1" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Après les célébrations pascales, d'</w:t>
+      </w:r>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inauguration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statues à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mois de juin sera aussi riche en célébrations festives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB0934" w:rsidRPr="003D66CC" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tout d'abord</w:t>
+      </w:r>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, le dimanche 7 juin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nous célèbrerons la </w:t>
+      </w:r>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ête Dieu à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec procession vers l'église d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Offenheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00172FAF" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82A01" w:rsidRPr="003D66CC" w:rsidRDefault="00172FAF" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dimanche 14 juin nous vivrons</w:t>
+      </w:r>
+      <w:r w:rsidR="003D66CC" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec 28 enfants</w:t>
+      </w:r>
+      <w:r w:rsidR="003D66CC" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leur </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0934" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Première</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C25D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommunion à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dingsheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00172FAF" w:rsidRPr="003D66CC" w:rsidRDefault="00172FAF" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0934" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dimanche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>21 juin</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0934" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c'est la fête à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dosssenheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour l'inauguration des mobiliers liturgique</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remis dans leur</w:t>
+      </w:r>
+      <w:r w:rsidR="002C25D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splendeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8ème siècle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00172FAF" w:rsidRPr="003D66CC" w:rsidRDefault="00172FAF" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Et enfin, pour remercier </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>es bénévoles qui œuvrent dans une mission en lien avec l'église</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au sein de </w:t>
+      </w:r>
+      <w:r w:rsidR="002C25D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>notre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>communauté</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de paroisses, nous vous invitons à un temps </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D81" w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>convivial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la salle des Fêtes de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dossenheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le vendredi 3 juillet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008315CF" w:rsidRPr="003D66CC" w:rsidRDefault="00EF5D81" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D66CC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Votre Curé Christophe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008315CF" w:rsidRDefault="004F1688" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:201.65pt;margin-top:10.5pt;width:164.35pt;height:62.5pt;z-index:251663360" stroked="f">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="000A4696" w:rsidRDefault="000A4696">
+                  <w:r w:rsidRPr="000A4696">
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:lang w:eastAsia="fr-FR"/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="1659356" cy="754306"/>
+                        <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                        <wp:docPr id="3" name="Image 3" descr="E:\Simone (SERVEUR_G_S_BUR)\EGLISE\BULLETIN PAROISSIAL\2026\06 - juin\dessin1.jpg"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Picture 3" descr="E:\Simone (SERVEUR_G_S_BUR)\EGLISE\BULLETIN PAROISSIAL\2026\06 - juin\dessin1.jpg"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId8"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1662811" cy="755877"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1606D" w:rsidRDefault="00C1606D" w:rsidP="007E126F">
+    <w:p w:rsidR="000A4696" w:rsidRDefault="000A4696" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00257385" w:rsidRPr="003D66CC" w:rsidRDefault="00257385" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00665C42" w:rsidRDefault="00665C42" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000A4696" w:rsidRPr="003D66CC" w:rsidRDefault="000A4696" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008315CF" w:rsidRPr="000A4696" w:rsidRDefault="00257385" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Concerts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF5D81" w:rsidRPr="000A4696" w:rsidRDefault="00EF5D81" w:rsidP="00EF5D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C1606D" w:rsidRDefault="00C1606D" w:rsidP="007E126F">
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eglise de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Griesheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dimanche 14 juin à 16h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF5D81" w:rsidRPr="000A4696" w:rsidRDefault="00EF5D81" w:rsidP="00EF5D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C1606D" w:rsidRDefault="00C1606D" w:rsidP="007E126F">
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par le couple </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gertz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D243D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82A01" w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r w:rsidR="00D243D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ncert trompette et flûte de pan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82A01" w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82A01" w:rsidRPr="000A4696" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entrée libre et plateau au profit de la paroisse de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Griesheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00EF5D81" w:rsidRPr="000A4696" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Eglise Saint</w:t>
+      </w:r>
+      <w:r w:rsidR="002C25D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s Pierre et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paul de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Stutzheim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Dimanche 28 juin à 17 h</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82A01" w:rsidRPr="000A4696" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'ensemble vocal PHILAE donne un concert de musique classique française </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82A01" w:rsidRPr="00F82A01" w:rsidRDefault="004F1688" w:rsidP="00EF5D81">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...503 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...89 lines deleted...]
-          <w:b/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1688">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:297pt;margin-top:6.8pt;width:77.65pt;height:85.25pt;z-index:251661312" stroked="f">
+          <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:240.95pt;margin-top:6.25pt;width:118.4pt;height:57.8pt;z-index:251662336" stroked="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00C1606D" w:rsidRDefault="00C1606D">
-                  <w:r w:rsidRPr="00C1606D">
+                <w:p w:rsidR="008315CF" w:rsidRPr="008315CF" w:rsidRDefault="008315CF" w:rsidP="008315CF">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
                     <w:rPr>
-                      <w:noProof/>
-                      <w:lang w:eastAsia="fr-FR"/>
+                      <w:b/>
+                      <w:sz w:val="40"/>
+                      <w:szCs w:val="40"/>
                     </w:rPr>
-                    <w:drawing>
-[...43 lines deleted...]
-                    </w:drawing>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008315CF">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="40"/>
+                      <w:szCs w:val="40"/>
+                    </w:rPr>
+                    <w:t>JUIN 2026</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="00C1606D" w:rsidRPr="00AF362F">
-[...10 lines deleted...]
-    <w:p w:rsidR="00C1606D" w:rsidRPr="005A71E6" w:rsidRDefault="00C1606D" w:rsidP="00C1606D">
+      <w:r w:rsidR="00F82A01" w:rsidRPr="000A4696">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Entrée libre - Plateau</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82A01" w:rsidRPr="00F82A01">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidRDefault="003D66CC">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...245 lines deleted...]
-    <w:sectPr w:rsidR="00C1606D" w:rsidSect="00AF362F">
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidSect="006401A1">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="567" w:right="720" w:bottom="284" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="720" w:bottom="142" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="1244"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Forte">
-    <w:panose1 w:val="03060902040502070203"/>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="script"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1639360D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="894E20FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -3885,53 +3217,351 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21074EBB"/>
+    <w:nsid w:val="43FF4169"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9274D4E4"/>
+    <w:tmpl w:val="200E3EAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="48231AAC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5246B610"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="635614EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3028CAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4033,54 +3663,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3018360C"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="68E617A8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7438FC8E"/>
+    <w:tmpl w:val="874C1352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4182,54 +3812,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48231AAC"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="78FF15C3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5246B610"/>
+    <w:tmpl w:val="4048575A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4331,1067 +3961,466 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...671 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
-[...30 lines deleted...]
-  <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="158"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DC3E74"/>
+    <w:rsid w:val="00003994"/>
     <w:rsid w:val="00003F49"/>
-    <w:rsid w:val="00005257"/>
     <w:rsid w:val="00023250"/>
+    <w:rsid w:val="000256F9"/>
+    <w:rsid w:val="00037580"/>
+    <w:rsid w:val="00041E4D"/>
     <w:rsid w:val="00042934"/>
     <w:rsid w:val="00044F4E"/>
     <w:rsid w:val="00045BBE"/>
     <w:rsid w:val="00047550"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="00056EB5"/>
+    <w:rsid w:val="00057285"/>
+    <w:rsid w:val="000605E9"/>
     <w:rsid w:val="00061113"/>
-    <w:rsid w:val="0006352A"/>
     <w:rsid w:val="0006589D"/>
     <w:rsid w:val="00081A28"/>
     <w:rsid w:val="0008711F"/>
+    <w:rsid w:val="000879C5"/>
     <w:rsid w:val="00091641"/>
     <w:rsid w:val="00096370"/>
-    <w:rsid w:val="00096CC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C1586"/>
+    <w:rsid w:val="000A07E7"/>
+    <w:rsid w:val="000A4696"/>
+    <w:rsid w:val="000A748A"/>
     <w:rsid w:val="000C2E01"/>
     <w:rsid w:val="000C3551"/>
     <w:rsid w:val="000F01B9"/>
-    <w:rsid w:val="00111833"/>
+    <w:rsid w:val="000F091B"/>
+    <w:rsid w:val="000F5A76"/>
     <w:rsid w:val="00115BE0"/>
-    <w:rsid w:val="00116DB9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0015363F"/>
     <w:rsid w:val="00157261"/>
+    <w:rsid w:val="00160F79"/>
     <w:rsid w:val="001613E9"/>
-    <w:rsid w:val="00173A67"/>
+    <w:rsid w:val="00162582"/>
+    <w:rsid w:val="001708D1"/>
+    <w:rsid w:val="00171ACD"/>
+    <w:rsid w:val="00172FAF"/>
+    <w:rsid w:val="00174D79"/>
+    <w:rsid w:val="00176E29"/>
+    <w:rsid w:val="001777E0"/>
+    <w:rsid w:val="00183AFF"/>
+    <w:rsid w:val="001914AE"/>
     <w:rsid w:val="0019419C"/>
+    <w:rsid w:val="00195358"/>
     <w:rsid w:val="001A0BC4"/>
+    <w:rsid w:val="001A1F24"/>
     <w:rsid w:val="001C6E28"/>
+    <w:rsid w:val="001D0D4E"/>
+    <w:rsid w:val="001D56F9"/>
+    <w:rsid w:val="001E1AA2"/>
+    <w:rsid w:val="001F66CD"/>
     <w:rsid w:val="002020E6"/>
+    <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00205664"/>
     <w:rsid w:val="0021014C"/>
-    <w:rsid w:val="00226D34"/>
+    <w:rsid w:val="002160D7"/>
     <w:rsid w:val="00230D7D"/>
+    <w:rsid w:val="002319E0"/>
     <w:rsid w:val="00240C5E"/>
+    <w:rsid w:val="00242E04"/>
+    <w:rsid w:val="00245FC6"/>
     <w:rsid w:val="0024649C"/>
     <w:rsid w:val="00252445"/>
-    <w:rsid w:val="00253D33"/>
+    <w:rsid w:val="00256A7B"/>
     <w:rsid w:val="00256DF1"/>
+    <w:rsid w:val="00257385"/>
     <w:rsid w:val="0026090D"/>
-    <w:rsid w:val="00265BD2"/>
     <w:rsid w:val="002663FA"/>
+    <w:rsid w:val="0026790D"/>
     <w:rsid w:val="002760AD"/>
     <w:rsid w:val="00286283"/>
+    <w:rsid w:val="0029513D"/>
     <w:rsid w:val="00297463"/>
+    <w:rsid w:val="002B6B53"/>
     <w:rsid w:val="002B775C"/>
+    <w:rsid w:val="002B7FF7"/>
+    <w:rsid w:val="002C25D1"/>
     <w:rsid w:val="002D07A9"/>
     <w:rsid w:val="002D3B71"/>
-    <w:rsid w:val="002F1F31"/>
     <w:rsid w:val="002F3691"/>
+    <w:rsid w:val="002F6AD8"/>
     <w:rsid w:val="002F7704"/>
+    <w:rsid w:val="002F7E46"/>
     <w:rsid w:val="0030567C"/>
+    <w:rsid w:val="0034047A"/>
+    <w:rsid w:val="00343895"/>
     <w:rsid w:val="003438D2"/>
-    <w:rsid w:val="00352CBE"/>
     <w:rsid w:val="00361AFE"/>
+    <w:rsid w:val="003650FC"/>
+    <w:rsid w:val="003819F3"/>
     <w:rsid w:val="0039308B"/>
     <w:rsid w:val="00394847"/>
+    <w:rsid w:val="003A245A"/>
     <w:rsid w:val="003B3E34"/>
-    <w:rsid w:val="003B6CF9"/>
+    <w:rsid w:val="003C0E9A"/>
+    <w:rsid w:val="003C3C55"/>
     <w:rsid w:val="003D33E1"/>
     <w:rsid w:val="003D4B54"/>
-    <w:rsid w:val="003E7159"/>
+    <w:rsid w:val="003D66CC"/>
+    <w:rsid w:val="003D784D"/>
+    <w:rsid w:val="003E422C"/>
+    <w:rsid w:val="004032BF"/>
     <w:rsid w:val="004104FB"/>
-    <w:rsid w:val="004138F8"/>
+    <w:rsid w:val="00422148"/>
     <w:rsid w:val="00432DF3"/>
     <w:rsid w:val="00440282"/>
     <w:rsid w:val="00441D88"/>
+    <w:rsid w:val="004434E7"/>
     <w:rsid w:val="00446ECB"/>
     <w:rsid w:val="00456583"/>
-    <w:rsid w:val="004603F6"/>
+    <w:rsid w:val="00464410"/>
     <w:rsid w:val="00465D53"/>
+    <w:rsid w:val="00467265"/>
+    <w:rsid w:val="00476B70"/>
     <w:rsid w:val="004873F2"/>
+    <w:rsid w:val="004928E6"/>
+    <w:rsid w:val="004A781D"/>
+    <w:rsid w:val="004B2270"/>
     <w:rsid w:val="004B5BFC"/>
     <w:rsid w:val="004B5FCF"/>
     <w:rsid w:val="004C234B"/>
-    <w:rsid w:val="004D3155"/>
+    <w:rsid w:val="004E5C08"/>
     <w:rsid w:val="004E7BDF"/>
-    <w:rsid w:val="004F30B9"/>
+    <w:rsid w:val="004F1688"/>
     <w:rsid w:val="004F7883"/>
+    <w:rsid w:val="005014DC"/>
     <w:rsid w:val="00505F6A"/>
-    <w:rsid w:val="00510D82"/>
-    <w:rsid w:val="00520183"/>
+    <w:rsid w:val="005235A3"/>
     <w:rsid w:val="00523A83"/>
     <w:rsid w:val="00524A49"/>
+    <w:rsid w:val="00533824"/>
+    <w:rsid w:val="005519A3"/>
+    <w:rsid w:val="00553658"/>
     <w:rsid w:val="005602DA"/>
+    <w:rsid w:val="00562AD6"/>
+    <w:rsid w:val="005765B7"/>
     <w:rsid w:val="00577160"/>
-    <w:rsid w:val="00592EAF"/>
+    <w:rsid w:val="0059185D"/>
     <w:rsid w:val="0059393B"/>
     <w:rsid w:val="005971D9"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="005A091B"/>
     <w:rsid w:val="005A672F"/>
-    <w:rsid w:val="005A71E6"/>
     <w:rsid w:val="005B5729"/>
-    <w:rsid w:val="005C4A7D"/>
     <w:rsid w:val="005C56A6"/>
-    <w:rsid w:val="005C6ABB"/>
+    <w:rsid w:val="005C736C"/>
     <w:rsid w:val="005D5BD1"/>
+    <w:rsid w:val="005E0B41"/>
     <w:rsid w:val="005E1D13"/>
+    <w:rsid w:val="005F6C7D"/>
     <w:rsid w:val="006016CA"/>
-    <w:rsid w:val="006103C1"/>
-    <w:rsid w:val="00622671"/>
+    <w:rsid w:val="00626985"/>
     <w:rsid w:val="00627304"/>
     <w:rsid w:val="00637158"/>
-    <w:rsid w:val="00640D12"/>
+    <w:rsid w:val="006401A1"/>
     <w:rsid w:val="00643A04"/>
     <w:rsid w:val="0064410A"/>
+    <w:rsid w:val="006459A3"/>
+    <w:rsid w:val="00652FCB"/>
     <w:rsid w:val="00657CD5"/>
     <w:rsid w:val="0066190B"/>
-    <w:rsid w:val="00667300"/>
+    <w:rsid w:val="00665C42"/>
+    <w:rsid w:val="00666659"/>
+    <w:rsid w:val="00667528"/>
     <w:rsid w:val="0068089C"/>
+    <w:rsid w:val="00680ECB"/>
     <w:rsid w:val="006849FD"/>
     <w:rsid w:val="006856D2"/>
+    <w:rsid w:val="006869FC"/>
     <w:rsid w:val="006922AD"/>
     <w:rsid w:val="00696A58"/>
+    <w:rsid w:val="006A2A3D"/>
     <w:rsid w:val="006C7774"/>
+    <w:rsid w:val="006D6A8B"/>
     <w:rsid w:val="006D7718"/>
     <w:rsid w:val="006E78CA"/>
+    <w:rsid w:val="006F5AF8"/>
+    <w:rsid w:val="006F7ACD"/>
+    <w:rsid w:val="00714FB8"/>
     <w:rsid w:val="00724678"/>
-    <w:rsid w:val="00726C31"/>
-    <w:rsid w:val="00741835"/>
     <w:rsid w:val="00743308"/>
     <w:rsid w:val="0074576A"/>
+    <w:rsid w:val="0075023D"/>
     <w:rsid w:val="00774D2C"/>
-    <w:rsid w:val="00780AD3"/>
     <w:rsid w:val="007811EA"/>
-    <w:rsid w:val="00790373"/>
+    <w:rsid w:val="00785113"/>
+    <w:rsid w:val="00786B18"/>
+    <w:rsid w:val="007877D4"/>
     <w:rsid w:val="007A6FE5"/>
+    <w:rsid w:val="007C26C2"/>
     <w:rsid w:val="007D1BD1"/>
-    <w:rsid w:val="007D4747"/>
     <w:rsid w:val="007E0071"/>
+    <w:rsid w:val="007E0404"/>
     <w:rsid w:val="007E126F"/>
+    <w:rsid w:val="007F667B"/>
     <w:rsid w:val="00803645"/>
     <w:rsid w:val="00814FDC"/>
-    <w:rsid w:val="00822BDC"/>
-    <w:rsid w:val="008279BA"/>
+    <w:rsid w:val="00817867"/>
+    <w:rsid w:val="008315CF"/>
+    <w:rsid w:val="008378CB"/>
+    <w:rsid w:val="00842525"/>
+    <w:rsid w:val="00842E6A"/>
     <w:rsid w:val="008435A5"/>
-    <w:rsid w:val="00846B64"/>
     <w:rsid w:val="00846FE0"/>
     <w:rsid w:val="0085618A"/>
+    <w:rsid w:val="008572A9"/>
     <w:rsid w:val="0086003C"/>
     <w:rsid w:val="008671F2"/>
-    <w:rsid w:val="00874F95"/>
+    <w:rsid w:val="00873486"/>
+    <w:rsid w:val="00880B4B"/>
     <w:rsid w:val="0088142A"/>
+    <w:rsid w:val="00886551"/>
     <w:rsid w:val="00891CA7"/>
-    <w:rsid w:val="0089262B"/>
     <w:rsid w:val="008A00CD"/>
-    <w:rsid w:val="008D1FAE"/>
+    <w:rsid w:val="008D2722"/>
     <w:rsid w:val="008D3966"/>
+    <w:rsid w:val="008D6BE4"/>
     <w:rsid w:val="008D7104"/>
     <w:rsid w:val="008F0590"/>
+    <w:rsid w:val="00924D84"/>
+    <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00954EB1"/>
     <w:rsid w:val="0096281C"/>
     <w:rsid w:val="00963EA9"/>
-    <w:rsid w:val="00970F78"/>
-    <w:rsid w:val="00974333"/>
+    <w:rsid w:val="0099018C"/>
     <w:rsid w:val="00993F83"/>
+    <w:rsid w:val="00994C0A"/>
     <w:rsid w:val="009A28E5"/>
+    <w:rsid w:val="009C4726"/>
+    <w:rsid w:val="009D59FA"/>
+    <w:rsid w:val="009D69F2"/>
     <w:rsid w:val="009E0D25"/>
     <w:rsid w:val="009E1077"/>
+    <w:rsid w:val="00A0025B"/>
+    <w:rsid w:val="00A04D9E"/>
+    <w:rsid w:val="00A06727"/>
     <w:rsid w:val="00A10A13"/>
     <w:rsid w:val="00A13743"/>
     <w:rsid w:val="00A17BB1"/>
     <w:rsid w:val="00A21AD1"/>
-    <w:rsid w:val="00A24B90"/>
     <w:rsid w:val="00A34CD4"/>
     <w:rsid w:val="00A408C2"/>
-    <w:rsid w:val="00A71D77"/>
+    <w:rsid w:val="00A6715C"/>
+    <w:rsid w:val="00A83B92"/>
+    <w:rsid w:val="00A86365"/>
     <w:rsid w:val="00A86903"/>
+    <w:rsid w:val="00A948A7"/>
     <w:rsid w:val="00A95AFE"/>
     <w:rsid w:val="00AA4394"/>
+    <w:rsid w:val="00AB4B3F"/>
+    <w:rsid w:val="00AC01C4"/>
     <w:rsid w:val="00AC04C6"/>
+    <w:rsid w:val="00AC14F2"/>
+    <w:rsid w:val="00AC6896"/>
     <w:rsid w:val="00AC6B9F"/>
     <w:rsid w:val="00AD4B58"/>
-    <w:rsid w:val="00AD7513"/>
     <w:rsid w:val="00AE3276"/>
     <w:rsid w:val="00AE7883"/>
-    <w:rsid w:val="00AF362F"/>
+    <w:rsid w:val="00B142B4"/>
+    <w:rsid w:val="00B15088"/>
     <w:rsid w:val="00B23176"/>
+    <w:rsid w:val="00B525EA"/>
     <w:rsid w:val="00B5406C"/>
     <w:rsid w:val="00B73209"/>
+    <w:rsid w:val="00B77CE2"/>
+    <w:rsid w:val="00B80452"/>
     <w:rsid w:val="00B810B1"/>
+    <w:rsid w:val="00B84A3C"/>
+    <w:rsid w:val="00B84CF3"/>
     <w:rsid w:val="00B84E17"/>
     <w:rsid w:val="00B96F88"/>
-    <w:rsid w:val="00BB452F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC082C"/>
+    <w:rsid w:val="00B972B2"/>
+    <w:rsid w:val="00BA62E5"/>
     <w:rsid w:val="00BC5A81"/>
     <w:rsid w:val="00BD2DAA"/>
-    <w:rsid w:val="00BD392E"/>
     <w:rsid w:val="00C00585"/>
-    <w:rsid w:val="00C1606D"/>
     <w:rsid w:val="00C1638D"/>
     <w:rsid w:val="00C16585"/>
+    <w:rsid w:val="00C168D3"/>
     <w:rsid w:val="00C1729C"/>
     <w:rsid w:val="00C22860"/>
+    <w:rsid w:val="00C25249"/>
+    <w:rsid w:val="00C30A22"/>
+    <w:rsid w:val="00C4162C"/>
     <w:rsid w:val="00C465BD"/>
-    <w:rsid w:val="00C52B0A"/>
     <w:rsid w:val="00C539F5"/>
-    <w:rsid w:val="00C613BC"/>
-    <w:rsid w:val="00C9618C"/>
+    <w:rsid w:val="00C7615F"/>
     <w:rsid w:val="00C9641F"/>
-    <w:rsid w:val="00CC2061"/>
+    <w:rsid w:val="00C97B53"/>
+    <w:rsid w:val="00CC40B5"/>
     <w:rsid w:val="00CD2D58"/>
     <w:rsid w:val="00CD726D"/>
     <w:rsid w:val="00CE332E"/>
-    <w:rsid w:val="00CE39B5"/>
     <w:rsid w:val="00CE4AFC"/>
+    <w:rsid w:val="00CE67EF"/>
     <w:rsid w:val="00D0128E"/>
+    <w:rsid w:val="00D0178A"/>
+    <w:rsid w:val="00D0239B"/>
     <w:rsid w:val="00D02CDD"/>
     <w:rsid w:val="00D061E9"/>
+    <w:rsid w:val="00D07994"/>
     <w:rsid w:val="00D10074"/>
+    <w:rsid w:val="00D1408B"/>
     <w:rsid w:val="00D15DF1"/>
-    <w:rsid w:val="00D1777A"/>
     <w:rsid w:val="00D203A9"/>
+    <w:rsid w:val="00D243D2"/>
     <w:rsid w:val="00D26AAD"/>
+    <w:rsid w:val="00D3249C"/>
     <w:rsid w:val="00D513BC"/>
+    <w:rsid w:val="00D66838"/>
+    <w:rsid w:val="00D8316F"/>
+    <w:rsid w:val="00D90345"/>
     <w:rsid w:val="00D91258"/>
+    <w:rsid w:val="00DB0934"/>
     <w:rsid w:val="00DB7837"/>
     <w:rsid w:val="00DC3E74"/>
+    <w:rsid w:val="00DC443C"/>
     <w:rsid w:val="00DD538A"/>
-    <w:rsid w:val="00DD79EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE29D3"/>
+    <w:rsid w:val="00DD73B8"/>
+    <w:rsid w:val="00DE5649"/>
     <w:rsid w:val="00DF5D28"/>
     <w:rsid w:val="00DF66A5"/>
-    <w:rsid w:val="00E0081E"/>
     <w:rsid w:val="00E00AB3"/>
     <w:rsid w:val="00E015BD"/>
+    <w:rsid w:val="00E121A0"/>
     <w:rsid w:val="00E3004F"/>
     <w:rsid w:val="00E30F57"/>
+    <w:rsid w:val="00E358FB"/>
     <w:rsid w:val="00E61A31"/>
     <w:rsid w:val="00E70E34"/>
-    <w:rsid w:val="00E96BA2"/>
+    <w:rsid w:val="00E7234B"/>
+    <w:rsid w:val="00E74884"/>
+    <w:rsid w:val="00E86EC9"/>
     <w:rsid w:val="00EA2B40"/>
-    <w:rsid w:val="00EA628E"/>
+    <w:rsid w:val="00EA33FD"/>
     <w:rsid w:val="00EA6EE5"/>
-    <w:rsid w:val="00EE646C"/>
+    <w:rsid w:val="00EB0595"/>
+    <w:rsid w:val="00EB5FE5"/>
+    <w:rsid w:val="00EE5990"/>
     <w:rsid w:val="00EE7D79"/>
     <w:rsid w:val="00EF0380"/>
-    <w:rsid w:val="00F12BF2"/>
+    <w:rsid w:val="00EF5D81"/>
+    <w:rsid w:val="00F1091A"/>
     <w:rsid w:val="00F15E88"/>
     <w:rsid w:val="00F22A81"/>
+    <w:rsid w:val="00F41084"/>
     <w:rsid w:val="00F41C3A"/>
     <w:rsid w:val="00F4423F"/>
     <w:rsid w:val="00F4481F"/>
+    <w:rsid w:val="00F52CBB"/>
+    <w:rsid w:val="00F82A01"/>
     <w:rsid w:val="00F841AF"/>
     <w:rsid w:val="00F86A9B"/>
     <w:rsid w:val="00F917AE"/>
+    <w:rsid w:val="00F91861"/>
     <w:rsid w:val="00FA1E0B"/>
     <w:rsid w:val="00FA5D55"/>
+    <w:rsid w:val="00FA69CD"/>
     <w:rsid w:val="00FA6D8D"/>
     <w:rsid w:val="00FB2227"/>
-    <w:rsid w:val="00FD77DE"/>
+    <w:rsid w:val="00FC15FC"/>
+    <w:rsid w:val="00FC7599"/>
+    <w:rsid w:val="00FD5CF1"/>
+    <w:rsid w:val="00FD6AFA"/>
     <w:rsid w:val="00FE66D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18434"/>
+    <o:shapedefaults v:ext="edit" spidmax="26626"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5609,51 +4638,50 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC3E74"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C234B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormalsandbox">
     <w:name w:val="msonormal_sandbox"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009E1077"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
@@ -5675,125 +4703,86 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ox-63d554fa3f-xox-4445ca24ac-msonormalsandbox">
     <w:name w:val="ox-63d554fa3f-x_ox-4445ca24ac-msonormal_sandbox"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00115BE0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00115BE0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003E7159"/>
+    <w:rsid w:val="006D6A8B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00183AFF"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="24454212">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="267540574">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="443231021">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="493423802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6012,50 +5001,138 @@
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1082486501">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1947615063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="369695001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1448695450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1933929581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="736821911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1882748696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1994066625">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2059670199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1849252899">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -6210,59 +5287,98 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="414518366">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2135058873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="247809095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1781072659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nd-chretiente.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6513,78 +5629,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1505D40F-4CB6-482A-A9BA-B81B0A956A80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB3510BE-59D1-45E4-9A5B-AF09C9396FCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>803</Words>
-  <Characters>4419</Characters>
+  <Words>649</Words>
+  <Characters>3571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5212</CharactersWithSpaces>
+  <CharactersWithSpaces>4212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EARL-burger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>