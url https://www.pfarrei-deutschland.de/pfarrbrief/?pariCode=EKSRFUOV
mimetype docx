--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -1,3117 +1,3416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+    <w:p w14:paraId="4CC0CA1F" w14:textId="77777777" w:rsidR="0022273D" w:rsidRDefault="0022273D" w:rsidP="00707294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7AF1C2" w14:textId="6FE06663" w:rsidR="00680DE7" w:rsidRPr="00F40F14" w:rsidRDefault="001F66CD" w:rsidP="00707294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wiwersheim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707294" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>- Rosaire les</w:t>
+      </w:r>
+      <w:r w:rsidR="00680DE7" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lundis </w:t>
+      </w:r>
+      <w:r w:rsidR="00707294" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>21 et 28 à 17 h 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00517912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00680DE7" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA230E" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707294" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dévotion à St Michel le mardi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA1FB32" w14:textId="3259F0E3" w:rsidR="00707294" w:rsidRPr="00F40F14" w:rsidRDefault="00707294" w:rsidP="00707294">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>29 à 17h 30 à Wiwersheim</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA230E" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeudi 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA230E" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>septembre, H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>eure Sainte à 18h00 à Wiwersheim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C00DF0" w14:textId="77777777" w:rsidR="008C1456" w:rsidRPr="00F40F14" w:rsidRDefault="008C1456" w:rsidP="00F60C69">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...25 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
+    <w:p w14:paraId="4A2EA32D" w14:textId="01E94D9C" w:rsidR="001F66CD" w:rsidRPr="00F40F14" w:rsidRDefault="008C1456" w:rsidP="00F60C69">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00842E6A">
-[...17 lines deleted...]
-        <w:t>Rosaire tous les mardis à 18h00</w:t>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Le groupe de prière Béthanie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kochersberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se réunit les lundis 7 et 21 septembre à 19h30 à la salle paroissiale de Truchtersheim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Restons fidèles à la prière qui est au cœur de notre vie de chrétiens et nous aide à rester proche du Seigneur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F66CD" w:rsidRPr="00842E6A" w:rsidRDefault="001F66CD" w:rsidP="00176E29">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="2435B06C" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...61 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
+    <w:p w14:paraId="3ABDDCE7" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00517912" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="8"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catéchèse </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00842E6A" w:rsidRPr="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
+    <w:p w14:paraId="20D05034" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 1er pardon et 1ère communion, à partir de la classe de CE1-CE2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A19CE6" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Réunion </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37707" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour les inscriptions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>le 8 septe</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37707" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mbre de 18h à 19h au presbytère,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dingsheim </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0D24BB" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Rens : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Christelle LAWSON au 06.20.94.49.31</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5753D" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  catechisme.sacrements@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C46F978" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>- Profession de foi, post-profession de foi et confirmation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DD3AC7" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Réunion</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37707" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les inscriptions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le 8 septembre de 19h à 20h au presbytère Dingsheim, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07249107" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Rens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Geneviève MAYER au 06.75.93.73.26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DC7DE1" w14:textId="08BC9D48" w:rsidR="00CF6CE9" w:rsidRPr="00F40F14" w:rsidRDefault="005B0303" w:rsidP="00CF6CE9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01CA4F0F" wp14:editId="44C305A6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-147955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>106680</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1417955" cy="541655"/>
+                <wp:effectExtent l="4445" t="3810" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1155178740" name="Text Box 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1417955" cy="541655"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A745A12" w14:textId="77777777" w:rsidR="00CF6CE9" w:rsidRDefault="00CF6CE9">
+                            <w:r w:rsidRPr="00CF6CE9">
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:lang w:eastAsia="fr-FR"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D4DF77B" wp14:editId="131C1702">
+                                  <wp:extent cx="1485900" cy="476250"/>
+                                  <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                                  <wp:docPr id="4" name="Image 1" descr="L'éveil à la foi des tout petits - calendrier - Secteur catholique  Saint-Michel - Beauce - Etampes"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 1" descr="L'éveil à la foi des tout petits - calendrier - Secteur catholique  Saint-Michel - Beauce - Etampes"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId6"/>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1485900" cy="476250"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln w="9525">
+                                            <a:noFill/>
+                                            <a:miter lim="800000"/>
+                                            <a:headEnd/>
+                                            <a:tailEnd/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:shapetype w14:anchorId="01CA4F0F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-11.65pt;margin-top:8.4pt;width:111.65pt;height:42.65pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4nhn68QEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOknY14hRdigwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lp2m2vhXzg0Ca1CHPIbW+HXvDDgq9BlvyfDbnTFkJtbZtyX983717&#10;z5kPwtbCgFUlPyrPbzdv36wHV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5Mt5vOrbACsHYJU3tPf+ynINwm/aZQMX5vGq8BMyam3kE5MZxXPbLMWRYvCdVqe2hCv6KIX2lLR&#10;M9S9CILtUb+A6rVE8NCEmYQ+g6bRUiUOxCaf/8PmsRNOJS4kjndnmfz/g5VfDo/uG7IwfoCRBphI&#10;ePcA8qdnFradsK26Q4ShU6KmwnmULBucL05Xo9S+8BGkGj5DTUMW+wAJaGywj6oQT0boNIDjWXQ1&#10;BiZjyWV+fbNacSYptlrmV2THEqJ4uu3Qh48KehaNkiMNNaGLw4MPU+pTSizmweh6p41JDrbV1iA7&#10;CFqAXfpO6H+lGRuTLcRrE2L8k2hGZhPHMFYjBSPdCuojEUaYFooeABkd4G/OBlqmkvtfe4GKM/PJ&#10;kmg3+XIZty85y9X1ghy8jFSXEWElQZU8cDaZ2zBt7N6hbjuqNI3Jwh0J3eikwXNXp75pYZKKp+WO&#10;G3npp6znJ7j5AwAA//8DAFBLAwQUAAYACAAAACEAbA3AftwAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPz06DQBDG7ya+w2ZMvJh2KVWqyNKoicZrax9gYKdAZGcJuy307R1Pepz5fvn+FNvZ9epM&#10;Y+g8G1gtE1DEtbcdNwYOX++LR1AhIlvsPZOBCwXYltdXBebWT7yj8z42Skw45GigjXHItQ51Sw7D&#10;0g/Eoh396DDKOTbajjiJuet1miSZdtixJLQ40FtL9ff+5AwcP6e7h6ep+oiHze4+e8VuU/mLMbc3&#10;88szqEhz/IPht75Uh1I6Vf7ENqjewCJdrwUVIZMJAkicjKvkkaQr0GWh/08ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB4nhn68QEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBsDcB+3AAAAAoBAAAPAAAAAAAAAAAAAAAAAEsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A745A12" w14:textId="77777777" w:rsidR="00CF6CE9" w:rsidRDefault="00CF6CE9">
+                      <w:r w:rsidRPr="00CF6CE9">
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:lang w:eastAsia="fr-FR"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D4DF77B" wp14:editId="131C1702">
+                            <wp:extent cx="1485900" cy="476250"/>
+                            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                            <wp:docPr id="4" name="Image 1" descr="L'éveil à la foi des tout petits - calendrier - Secteur catholique  Saint-Michel - Beauce - Etampes"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 1" descr="L'éveil à la foi des tout petits - calendrier - Secteur catholique  Saint-Michel - Beauce - Etampes"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId7"/>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1485900" cy="476250"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln w="9525">
+                                      <a:noFill/>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F60C69" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La messe de rentrée </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D5ED64" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00CF6CE9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec bénédiction des cartables aura lieu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B00E833" w14:textId="77777777" w:rsidR="00F60C69" w:rsidRPr="00F40F14" w:rsidRDefault="00F60C69" w:rsidP="00CF6CE9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>le dimanche 6 septembre à 10h30, église de Griesheim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD8C252" w14:textId="77777777" w:rsidR="0060010C" w:rsidRPr="00F40F14" w:rsidRDefault="0060010C" w:rsidP="00F60C69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...82 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12A39CCF" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00F40F14" w:rsidRDefault="003D4544" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="8"/>
-[...142 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F1DAEF8" w14:textId="77777777" w:rsidR="00B058E0" w:rsidRPr="00B058E0" w:rsidRDefault="00B058E0" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...38 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D59FA" w:rsidRPr="00842E6A" w:rsidRDefault="00842E6A" w:rsidP="00176E29">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29C35C96" w14:textId="7C67A479" w:rsidR="00E5753D" w:rsidRPr="00517912" w:rsidRDefault="00E5753D" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Appel aux bénévoles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C3A07D" w14:textId="77777777" w:rsidR="00AC575B" w:rsidRPr="00F40F14" w:rsidRDefault="00E5753D" w:rsidP="00AC575B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4544" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La communauté de paroisse constate la dégradation des ornements sacerdotaux </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F0A583" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00F40F14" w:rsidRDefault="003D4544" w:rsidP="00E5753D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et des bannières. Pour pouvoir mieux les utiliser dans les années à venir, il est proposé de constituer un groupe de couture afin de se partager le travail de restauration ainsi que pour compléter les costumes alsaciens réalisés pour la </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35473" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fête-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieu. Les personnes intéressées peuvent se signaler à </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000A8516" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00752DAE" w:rsidRDefault="003D4544" w:rsidP="00E5753D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Annie BABIN au 06 76 55 34 37 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00752DAE">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>ababin.boilletot@orange.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00752DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA03F16" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00F40F14" w:rsidRDefault="003D4544" w:rsidP="00E5753D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Anne-Raphaëlle Clauss 06 08 92 67 17 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A0FB45" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00F40F14" w:rsidRDefault="003D4544" w:rsidP="00E5753D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Père Christophe WILLE </w:t>
+      </w:r>
+      <w:r w:rsidR="00124A6A" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>06 45 74 84 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED46A19" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00F40F14" w:rsidRDefault="003D4544" w:rsidP="00E5753D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Retraite des enfants de première communion</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Une première réunion aura lieu durant la deuxième quinzaine d'octobre, un jeudi (date, horaire et lieu à définir en fonction des réponses reçues) merci d'avance à celles (ceux... ) qui voudront bien aider...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F7075D" w14:textId="77777777" w:rsidR="00E5753D" w:rsidRPr="00F40F14" w:rsidRDefault="00E5753D" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> le mercredi 10 juin à </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour l'église de Griesheim nous cherchons une personne disponible pour l'entretien </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009D59FA" w:rsidRPr="005235A3" w:rsidRDefault="009D59FA" w:rsidP="00176E29">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="20E2632A" w14:textId="77777777" w:rsidR="003D4544" w:rsidRPr="00F40F14" w:rsidRDefault="00E5753D" w:rsidP="00E5753D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des nappes d'autel (environ 2 fois par an), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rens. Mme Odile Peiffer 07 62 51 84 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2802F6C9" w14:textId="77777777" w:rsidR="00E5753D" w:rsidRPr="00F40F14" w:rsidRDefault="00E5753D" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D59FA" w:rsidRDefault="00D07994" w:rsidP="00176E29">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5119"/>
+        <w:gridCol w:w="1958"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CA230E" w:rsidRPr="00F40F14" w14:paraId="0E23FD6C" w14:textId="77777777" w:rsidTr="00DD067D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A68C5C7" w14:textId="431AD304" w:rsidR="00680DE7" w:rsidRPr="00517912" w:rsidRDefault="00CA230E" w:rsidP="00CA230E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concert à l'église de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Stutzheim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C23D29" w14:textId="6A996947" w:rsidR="00CA230E" w:rsidRPr="00517912" w:rsidRDefault="00CA230E" w:rsidP="00CA230E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517912">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Dimanche 4 octobre 2026 - 17h00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575C9281" w14:textId="77777777" w:rsidR="00680DE7" w:rsidRPr="00F40F14" w:rsidRDefault="00CA230E" w:rsidP="00430680">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le concert du </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Maennerchor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Oberroederen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>comme prévu, sera le dernier événement organisé par le conseil de fabrique au profit de nos 3 statues, St Pierre, St Paul et la Vierge Marie inaugurées en mai dernier. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE95880" w14:textId="592A606F" w:rsidR="00CA230E" w:rsidRPr="00A51E25" w:rsidRDefault="00430680" w:rsidP="00680DE7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Entrée libre, Plateau</w:t>
+            </w:r>
+            <w:r w:rsidR="00680DE7" w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA230E" w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Il est possible de faire un don avec réduction d'impôts de 66% soit par chèque libellé à l'ordre de la "Fabrique de l'Église de Stutzheim-Offenheim" soit par carte avec le QR code ci-joint. Le conseil réitère ses remerciements aux généreux donateurs pour leur soutien.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA230E" w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF4EC8F" w14:textId="77ACAD92" w:rsidR="00CA230E" w:rsidRPr="00F40F14" w:rsidRDefault="005B0303" w:rsidP="00CA230E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4947AB2B" wp14:editId="3D6C1D4B">
+                      <wp:extent cx="304800" cy="304800"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="388198651" name="AutoShape 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="304800" cy="304800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+                  <w:pict>
+                    <v:rect w14:anchorId="58A15C42" id="AutoShape 1" o:spid="_x0000_s1026" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuEevW0gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1Xa12tQhp&#10;YZEWPsB17MQi8ZgZt2n5esZOty3whnix5uKcOXN8srreD73YGSQHvpbzWSmF8Roa59tafvt6/+pK&#10;CorKN6oHb2p5MCSv1y9frMZQmQV00DcGBYN4qsZQyy7GUBUF6c4MimYQjOemBRxU5BTbokE1MvrQ&#10;F4uyfFuMgE1A0IaIq3dTU64zvrVGx0dryUTR15K5xXxiPjfpLNYrVbWoQuf0kYb6BxaDcp6HnqDu&#10;VFRii+4vqMFpBAIbZxqGAqx12uQdeJt5+cc2T50KJu/C4lA4yUT/D1Z/3j2FL5ioU3gA/Z2Eh9tO&#10;+dbcUGD5+FHluYQIY2dUwwzmSbtiDFSdMFJCjCY24ydo+LXVNkKWZW9xSDN4YbHP6h9O6pt9FJqL&#10;r8vlVclvpLl1jNMEVT1/HJDiBwODSEEtkdllcLV7oDhdfb6SZnm4d32fH7j3vxUYM1Uy+cQ3uYWq&#10;DTQH5o4wmYRNzUEH+FOKkQ1SS/qxVWik6D963v/9fLlMjsrJ8s27BSd42dlcdpTXDFXLKMUU3sbJ&#10;hduAru2yzBPHG9bMurzPmdWRLJsgK3I0bHLZZZ5vnX+r9S8AAAD//wMAUEsDBBQABgAIAAAAIQBM&#10;oOks2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0iUmI2RQpiEaGY&#10;as/T7JgEs7NpdpvEf9+pHvQyw+MNb76XLSbXqoH60Hg2cDNLQBGX3jZcGXjfPF3PQYWIbLH1TAa+&#10;KcAiPz/LMLV+5DcailgpCeGQooE6xi7VOpQ1OQwz3xGL9+l7h1FkX2nb4yjhrtW3SXKvHTYsH2rs&#10;aFlT+VUcnIGxXA/bzeuzXl9tV573q/2y+Hgx5vJienwAFWmKf8dwwhd0yIVp5w9sg2oNSJH4M8W7&#10;m4va/W6dZ/o/e34EAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7hHr1tIBAACeAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATKDpLNgAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAAsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" filled="f" stroked="f">
+                      <o:lock v:ext="edit" aspectratio="t"/>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00DD067D" w:rsidRPr="00F40F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D7E7DB8" wp14:editId="58A9D84E">
+                  <wp:extent cx="1009650" cy="1009650"/>
+                  <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Image 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="Image 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1009650" cy="1009650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15BDD90D" w14:textId="77777777" w:rsidR="0060010C" w:rsidRDefault="0060010C" w:rsidP="00F60C69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07994">
-[...30 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00D07994" w:rsidRPr="005235A3" w:rsidRDefault="00D07994" w:rsidP="00176E29">
+    <w:p w14:paraId="2179AA82" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="00F60C69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31892EF7" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00CA230E" w:rsidRDefault="00F40F14" w:rsidP="00F60C69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664549A5" w14:textId="77777777" w:rsidR="00095D22" w:rsidRDefault="00095D22" w:rsidP="00FD5CF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B273A0D" w14:textId="77777777" w:rsidR="00D07994" w:rsidRDefault="00D07994" w:rsidP="00FD5CF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEAC8E7" w14:textId="13452BBA" w:rsidR="001C6E28" w:rsidRPr="000256F9" w:rsidRDefault="005B0303" w:rsidP="00057285">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...447 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...305 lines deleted...]
-      <w:r w:rsidRPr="004F1688">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:pict>
-[...338 lines deleted...]
-      <w:r w:rsidRPr="004F1688">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06DC07B9" wp14:editId="19DB75DC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1323975</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2707005" cy="1287145"/>
+                <wp:effectExtent l="6985" t="8890" r="10160" b="8890"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2058176893" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2707005" cy="1287145"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1FBD87C4" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="-112"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005F6C7D">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>BULLETIN PAROISSIAL</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="450E37D4" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="-112"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F7883">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Communauté de Paroisses</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D80A0BF" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="-112"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005F6C7D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">"Les Portes du </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005F6C7D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Kochersberg</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="005F6C7D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:i/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>"</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5AA3AC55" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:ind w:left="-112"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F7883">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dingsheim, Griesheim, Pfulgriesheim, Stutzheim-Offenheim, Wiwersheim, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="004F7883">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>Dossenheim</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="004F7883">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - Ackerland</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="541716C3" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F7883">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>11 rue de la Mairie 67370 GRIESHEIM sur SOUFFEL</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14D12789" w14:textId="77777777" w:rsidR="004104FB" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     Père Christophe Willé </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A07E7">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>06 45 74 84 22</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004104FB">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">- 03 67 21 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004104FB">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>21 26</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="36E66D70" w14:textId="77777777" w:rsidR="005F6C7D" w:rsidRPr="001D56F9" w:rsidRDefault="005F6C7D" w:rsidP="005F6C7D">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000256F9">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>paroissesportesdukochersberg@gmail.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:shape w14:anchorId="06DC07B9" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.25pt;margin-top:0;width:213.15pt;height:101.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAECm6QGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oaXatOKtttqkq&#10;bbeVtv0AjLGNihkKJHb69R2wN5veXqrygBgGzsycObO5GXtFjsI6Cbqk2SKlRGgOtdRtSb983r+6&#10;osR5pmumQIuSnoSjN9uXLzaDKUQOHahaWIIg2hWDKWnnvSmSxPFO9MwtwAiNzgZszzyatk1qywZE&#10;71WSp+nrZABbGwtcOIe3d5OTbiN+0wjuPzaNE56okmJuPu427lXYk+2GFa1lppN8ToP9QxY9kxqD&#10;nqHumGfkYOVvUL3kFhw0fsGhT6BpJBexBqwmS3+p5rFjRsRakBxnzjS5/wfLH46P5pMlfnwDIzYw&#10;FuHMPfCvjmjYdUy34tZaGDrBagycBcqSwbhi/hqodoULINXwAWpsMjt4iEBjY/vACtZJEB0bcDqT&#10;LkZPOF7m63SdpitKOPqy/GqdLVcxBiuevhvr/DsBPQmHklrsaoRnx3vnQzqseHoSojlQst5LpaJh&#10;22qnLDkyVMA+rhn9p2dKk6Gk16t8NTHwV4g0rj9B9NKjlJXsS3p1fsSKwNtbXUeheSbVdMaUlZ6J&#10;DNxNLPqxGomsZ5YDrxXUJ2TWwqRcnDQ8dGC/UzKgakvqvh2YFZSo9xq7c50tl0Hm0Viu1jka9tJT&#10;XXqY5ghVUk/JdNz5aTQOxsq2w0iTHjTcYkcbGbl+zmpOH5UZWzBPUZD+pR1fPc/69gcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQDWnxWl3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHVISxpCnAohgeAGbQVXN94mEfE62G4a/p7tCY47M5qdV64m24sRfegcKbiZJSCQamc6ahRs&#10;N0/XOYgQNRndO0IFPxhgVZ2flbow7kjvOK5jI7iEQqEVtDEOhZShbtHqMHMDEnt7562OfPpGGq+P&#10;XG57mSZJJq3uiD+0esDHFuuv9cEqyBcv42d4nb991Nm+v4tXy/H52yt1eTE93IOIOMW/MJzm83So&#10;eNPOHcgE0StIk/yWowqYiO1svmCS3UlPlyCrUv4HqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEABApukBoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA1p8Vpd4AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1FBD87C4" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="-112"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005F6C7D">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>BULLETIN PAROISSIAL</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="450E37D4" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="-112"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F7883">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Communauté de Paroisses</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D80A0BF" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="005F6C7D" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="-112"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005F6C7D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:i/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>"Les Portes du Kochersberg"</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5AA3AC55" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRPr="004F7883" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:ind w:left="-112"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F7883">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>Dingsheim, Griesheim, Pfulgriesheim, Stutzheim-Offenheim, Wiwersheim, Dossenheim - Ackerland</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="541716C3" w14:textId="77777777" w:rsidR="001D56F9" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">        </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F7883">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>11 rue de la Mairie 67370 GRIESHEIM sur SOUFFEL</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14D12789" w14:textId="77777777" w:rsidR="004104FB" w:rsidRDefault="001D56F9" w:rsidP="001D56F9">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     Père Christophe Willé </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A07E7">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>06 45 74 84 22</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004104FB">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">- 03 67 21 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004104FB">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>21 26</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="36E66D70" w14:textId="77777777" w:rsidR="005F6C7D" w:rsidRPr="001D56F9" w:rsidRDefault="005F6C7D" w:rsidP="005F6C7D">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000256F9">
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>paroissesportesdukochersberg@gmail.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:pict>
-[...62 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42210073" wp14:editId="05110B17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-116205</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-228600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1365250" cy="1852930"/>
+                <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1576504963" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1365250" cy="1852930"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="68A00CD7" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRDefault="00AC01C4">
+                            <w:r w:rsidRPr="00C25249">
+                              <w:rPr>
+                                <w:b/>
+                                <w:noProof/>
+                                <w:lang w:eastAsia="fr-FR"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37AB5BBA" wp14:editId="43EACAA8">
+                                  <wp:extent cx="1401679" cy="1756610"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="10" name="Image 9"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="1" name=""/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId10" cstate="print">
+                                            <a:clrChange>
+                                              <a:clrFrom>
+                                                <a:srgbClr val="FFFFFF"/>
+                                              </a:clrFrom>
+                                              <a:clrTo>
+                                                <a:srgbClr val="FFFFFF">
+                                                  <a:alpha val="0"/>
+                                                </a:srgbClr>
+                                              </a:clrTo>
+                                            </a:clrChange>
+                                            <a:lum bright="-10000"/>
+                                          </a:blip>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1400643" cy="1755312"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:shape w14:anchorId="42210073" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.15pt;margin-top:-18pt;width:107.5pt;height:145.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhUDGk+AEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVO00Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SchwjvRXVgeBqydmd2eH6buwNOyj0GmzJF7M5Z8pKqLVtS/7j++7d&#10;DWc+CFsLA1aV/Kg8v9u8fbMeXKFy6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9ybL5/PrbACsHYJU3tPfhynJNwm/aZQMX5vGq8BMyam3kFZMaxXXbLMWRYvCdVqe2hD/0EUvtKWi&#10;Z6gHEQTbo/4LqtcSwUMTZhL6DJpGS5U4EJvF/BWbp044lbiQON6dZfL/D1Z+OTy5b8jC+AFGGmAi&#10;4d0jyJ+eWdh2wrbqHhGGTomaCi+iZNngfHG6GqX2hY8g1fAZahqy2AdIQGODfVSFeDJCpwEcz6Kr&#10;MTAZS15dr/IVpSTlFjer/PYqjSUTxfN1hz58VNCzuCk50lQTvDg8+hDbEcXzkVjNg9H1ThuTAmyr&#10;rUF2EOSAXfoSg1fHjI2HLcRrE2L8k3hGahPJMFYj03XJ8wgRaVdQH4k4wmQsegi06QB/czaQqUru&#10;f+0FKs7MJ0vi3S6Wy+jCFCxX73MK8DJTXWaElQRV8sDZtN2Gybl7h7rtqNI0Lgv3JHijkxQvXZ3a&#10;J+MkhU4mj868jNOpl6e4+QMAAP//AwBQSwMEFAAGAAgAAAAhAJI/9PjgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ67Qlj4Y4FSCB2Lb0A5x4mkTE4yh2m/Tvma5gN6M5&#10;unNusZttLy44+s6RgtUyAoFUO9NRo+D4/bHIQPigyejeESq4ooddeX9X6Ny4ifZ4OYRGcAj5XCto&#10;QxhyKX3dotV+6QYkvp3caHXgdWykGfXE4baX6yhKpNUd8YdWD/jeYv1zOFsFp6/pKd5O1Wc4pvvn&#10;5E13aeWuSj0+zK8vIALO4Q+Gmz6rQ8lOlTuT8aJXsFhlG0Z52CRc6kZskxREpWAdxxnIspD/O5S/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACFQMaT4AQAA0gMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJI/9PjgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="68A00CD7" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRDefault="00AC01C4">
+                      <w:r w:rsidRPr="00C25249">
+                        <w:rPr>
+                          <w:b/>
+                          <w:noProof/>
+                          <w:lang w:eastAsia="fr-FR"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37AB5BBA" wp14:editId="43EACAA8">
+                            <wp:extent cx="1401679" cy="1756610"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="10" name="Image 9"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="1" name=""/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId11" cstate="print">
+                                      <a:clrChange>
+                                        <a:clrFrom>
+                                          <a:srgbClr val="FFFFFF"/>
+                                        </a:clrFrom>
+                                        <a:clrTo>
+                                          <a:srgbClr val="FFFFFF">
+                                            <a:alpha val="0"/>
+                                          </a:srgbClr>
+                                        </a:clrTo>
+                                      </a:clrChange>
+                                      <a:lum bright="-10000"/>
+                                    </a:blip>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1400643" cy="1755312"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w14:paraId="1C2A515D" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="004F1688" w:rsidP="001C6E28">
+    <w:p w14:paraId="1E80119D" w14:textId="76737FCC" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="005B0303" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F1688">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:pict>
-[...53 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="071B171E" wp14:editId="38CB9DDA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4083050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>90805</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="697865" cy="673735"/>
+                <wp:effectExtent l="3810" t="0" r="3175" b="2540"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1148494784" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="697865" cy="673735"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7141E48D" w14:textId="77777777" w:rsidR="001C6E28" w:rsidRDefault="001C6E28">
+                            <w:r w:rsidRPr="001C6E28">
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:lang w:eastAsia="fr-FR"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="216D71F0" wp14:editId="7EB8D508">
+                                  <wp:extent cx="505460" cy="568175"/>
+                                  <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
+                                  <wp:docPr id="8" name="Image 6"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 3"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId12" cstate="print"/>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="505460" cy="568175"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:shape w14:anchorId="071B171E" id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:321.5pt;margin-top:7.15pt;width:54.95pt;height:53.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1ICLA9wEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj3tEacokuRYUDX&#10;Dej2AbIs28JsUaOU2NnXj5LdNNvehulBEEXqkOeQ2t71bcNOCp0Gk/HZZMqZMhIKbaqMf/t6eHfD&#10;mfPCFKIBozJ+Vo7f7d6+2XY2VXOooSkUMgIxLu1sxmvvbZokTtaqFW4CVhlyloCt8GRilRQoOkJv&#10;m2Q+na6TDrCwCFI5R7cPg5PvIn5ZKuk/l6VTnjUZp9p83DHuediT3VakFQpbazmWIf6hilZoQ0kv&#10;UA/CC3ZE/RdUqyWCg9JPJLQJlKWWKnIgNrPpH2yea2FV5ELiOHuRyf0/WPl0erZfkPn+PfTUwEjC&#10;2UeQ3x0zsK+FqdQ9InS1EgUlngXJks66dHwapHapCyB59wkKarI4eohAfYltUIV4MkKnBpwvoqve&#10;M0mX69vNzXrFmSTXerPYLFYxg0hfHlt0/oOCloVDxpF6GsHF6dH5UIxIX0JCLgeNLg66aaKBVb5v&#10;kJ0E9f8Q14j+W1hjQrCB8GxADDeRZSA2UPR93jNdZHwRIALpHIoz0UYYxoq+AR1qwJ+cdTRSGXc/&#10;jgIVZ81HQ9LdzpbLMIPRWK42czLw2pNfe4SRBJVxz9lw3Pthbo8WdVVTpqFZBu5J7lJHKV6rGsun&#10;sYkKjSMe5vLajlGvH3H3CwAA//8DAFBLAwQUAAYACAAAACEAscwVlN8AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1SNOEpnEqQAJxbekHOPE2iRqvo9ht0r9nOdHjzoxm&#10;3xTb2fbigqPvHCl4WUQgkGpnOmoUHH4+n19B+KDJ6N4RKriih215f1fo3LiJdnjZh0ZwCflcK2hD&#10;GHIpfd2i1X7hBiT2jm60OvA5NtKMeuJy28s4ilJpdUf8odUDfrRYn/Znq+D4PT2t1lP1FQ7ZLknf&#10;dZdV7qrU48P8tgERcA7/YfjDZ3QomalyZzJe9ArSZMlbAhvJEgQHslW8BlGxEEcJyLKQtxPKXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1ICLA9wEAANADAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCxzBWU3wAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7141E48D" w14:textId="77777777" w:rsidR="001C6E28" w:rsidRDefault="001C6E28">
+                      <w:r w:rsidRPr="001C6E28">
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:lang w:eastAsia="fr-FR"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="216D71F0" wp14:editId="7EB8D508">
+                            <wp:extent cx="505460" cy="568175"/>
+                            <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
+                            <wp:docPr id="8" name="Image 6"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 3"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId13" cstate="print"/>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="505460" cy="568175"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w14:paraId="323069AF" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w14:paraId="06533A84" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w14:paraId="41F8888F" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w14:paraId="769BAF09" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
+    <w:p w14:paraId="4D96EB59" w14:textId="77777777" w:rsidR="00E121A0" w:rsidRPr="000256F9" w:rsidRDefault="00E121A0" w:rsidP="001C6E28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A07E7" w:rsidRPr="000256F9" w:rsidRDefault="000A07E7" w:rsidP="000A07E7">
+    <w:p w14:paraId="31CF9192" w14:textId="77777777" w:rsidR="000A07E7" w:rsidRPr="000256F9" w:rsidRDefault="000A07E7" w:rsidP="000A07E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
+    <w:p w14:paraId="03105886" w14:textId="77777777" w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
+    <w:p w14:paraId="2520AEED" w14:textId="77777777" w:rsidR="008D2722" w:rsidRDefault="008D2722" w:rsidP="000A07E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC01C4" w:rsidRPr="003F6172" w:rsidRDefault="00AC01C4" w:rsidP="00AC01C4">
+    <w:p w14:paraId="71E36DF3" w14:textId="77777777" w:rsidR="00AC01C4" w:rsidRPr="003F6172" w:rsidRDefault="00AC01C4" w:rsidP="00AC01C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C168D3" w:rsidRDefault="00C168D3" w:rsidP="00D0178A">
+    <w:p w14:paraId="3CFDE86E" w14:textId="77777777" w:rsidR="00C168D3" w:rsidRDefault="00C168D3" w:rsidP="00D0178A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F7E46" w:rsidRDefault="002F7E46" w:rsidP="00EF5D81">
+    <w:p w14:paraId="73CAA630" w14:textId="77777777" w:rsidR="002F7E46" w:rsidRDefault="002F7E46" w:rsidP="00EF5D81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008315CF" w:rsidRPr="003D66CC" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
+    <w:p w14:paraId="714A20CE" w14:textId="77777777" w:rsidR="00FD4C55" w:rsidRDefault="0022273D" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chers paroissiens, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2B051D" w14:textId="13CE6D77" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Voilà déjà une année que je suis parmi vous, en quelque sorte mon année probatoire se termine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506FE481" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cette période m’a permis de découvrir les forces, les faiblesses et les réalités de notre communauté de paroisses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9E00D4" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une année riche en rencontres et événements liturgiques et sacramentaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644F3902" w14:textId="3C3D4E91" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comme dans toutes les communautés de paroisses, le prêtre a pour mission de rassembler ses fidèles, et je constate que sur la communauté existe une « frontière, rive droite et rive gauche du contournement » qui ne date pas du GCO….. Dans nos villages nous sommes également à la fin d’une époque « s</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>un’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>neue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> », il nous faudra encore apprendre à nous connaître davantage !</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suite à une réflexion d’une paroissienne, je suis très content de la fréquentation de nos églises, mais je ne connais </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F39" w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encore tout le monde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB70FA8" w14:textId="77777777" w:rsidR="00517912" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En EAP, nous poursuivons notre cycle de rencontres, vivre la fraternité au quotidien le vendredi 23 octobre. A partir du temps de l’Avent, avec l’Abbé Philippe Link en charge de la Mission d’Evangélisation du diocèse de Strasbourg, nous souhaiterions continuer la démarche de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4AF3EB" w14:textId="7DFAEF30" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vatican II : que pouvons-nous améliorer dans nos liturgies avec les servants d’autel, choristes et finalement chaque fidèle ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7C5151" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mois de septembre est aussi synonyme de rentrée catéchétique. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38486D30" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nous invitons vos enfants à poursuivre leur chemin avec le Seigneur, préparation à la première communion pour les enfants nés en 2018 ou avant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D919F55" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des réunions d’information auront lieu le 8 septembre au presbytère de Dingsheim </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669A5200" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à 18h pour les enfants du premier pardon vers la communion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4948A6D6" w14:textId="7B876B2D" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à 19h pour les professions de foi vers la conf</w:t>
+      </w:r>
+      <w:r w:rsidR="001E659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rmation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03353B9C" w14:textId="77777777" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C’est dans la vision d’une grande espérance que nous avancerons ensemble dans cette nouvelle rentrée scolaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3C774F" w14:textId="707C6E45" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Quand les bruits du monde nous assourdissent et que nos cœurs s’affolent, demandons au Seigneur de nous conduire sur les chemins de vérité, de lumière et de paix</w:t>
+      </w:r>
+      <w:r w:rsidR="00517912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à partager autour de vous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, et que son esprit nous relève et nous fortifie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460F4FFD" w14:textId="4836E122" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="009D6A51">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Merci pour la confiance que vous m’accordez</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B058E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onne rentrée à tous,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547C739A" w14:textId="11A691B9" w:rsidR="00F40F14" w:rsidRPr="00F40F14" w:rsidRDefault="00F40F14" w:rsidP="00B058E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Votre Curé Christophe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405684A9" w14:textId="29475D40" w:rsidR="000A4696" w:rsidRPr="003D66CC" w:rsidRDefault="005B0303" w:rsidP="00EF5D81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D66CC">
-[...4 lines deleted...]
-        <w:t>Chers paroissiens,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35529D7C" wp14:editId="4130073A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2560955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>133350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2087245" cy="793750"/>
+                <wp:effectExtent l="0" t="635" r="2540" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="152223206" name="Text Box 14"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2087245" cy="793750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="35E94360" w14:textId="77777777" w:rsidR="000A4696" w:rsidRDefault="000A4696"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="35529D7C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 14" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:201.65pt;margin-top:10.5pt;width:164.35pt;height:62.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlsTA/+QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yZGmNOEWXIsOA&#10;rhvQ9QNkWbaFyaJGKbGzrx8lp2nQ3Yr5IIii9Mj3+Ly+GTrDDgq9Blvw2WTKmbISKm2bgj/93H24&#10;4swHYSthwKqCH5XnN5v379a9y9UcWjCVQkYg1ue9K3gbgsuzzMtWdcJPwClLyRqwE4FCbLIKRU/o&#10;ncnm0+mnrAesHIJU3tPp3Zjkm4Rf10qG73XtVWCm4NRbSCumtYxrtlmLvEHhWi1PbYg3dNEJbano&#10;GepOBMH2qP+B6rRE8FCHiYQug7rWUiUOxGY2fcXmsRVOJS4kjndnmfz/g5UPh0f3A1kYPsNAA0wk&#10;vLsH+cszC9tW2EbdIkLfKlFR4VmULOudz09Po9Q+9xGk7L9BRUMW+wAJaKixi6oQT0boNIDjWXQ1&#10;BCbpcD69Ws0XS84k5VbXH1fLNJVM5M+vHfrwRUHH4qbgSENN6OJw70PsRuTPV2IxD0ZXO21MCrAp&#10;twbZQZABdulLBF5dMzZethCfjYjxJNGMzEaOYSgHpquCLyJEZF1CdSTeCKOv6D+gTQv4h7OePFVw&#10;/3svUHFmvlrS7nq2WEQTpmCxXM0pwMtMeZkRVhJUwQNn43YbRuPuHeqmpUrjtCzckt61TlK8dHVq&#10;n3yTFDp5PBrzMk63Xv7EzV8AAAD//wMAUEsDBBQABgAIAAAAIQBPqcTv3gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLsUEFpkadRE47W1DzCwWyCys4TdFvr2jie9zWS+&#10;/PP95W6xg7iYyfeOFKxXEQhDjdM9tQqOX++PGxA+IGkcHBkFV+NhV93elFhoN9PeXA6hFRxCvkAF&#10;XQhjIaVvOmPRr9xoiG8nN1kMvE6t1BPOHG4HGUdRJi32xB86HM1bZ5rvw9kqOH3OD0/buf4Ix3yf&#10;Zq/Y57W7KnV/t7w8gwhmCX8w/OqzOlTsVLszaS8GBWmUJIwqiNfciYE8iXmomUyzCGRVyv8Vqh8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5bEwP/kBAADRAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAT6nE794AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="35E94360" w14:textId="77777777" w:rsidR="000A4696" w:rsidRDefault="000A4696"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB0934" w:rsidRPr="003D66CC" w:rsidRDefault="00DB0934" w:rsidP="00EF5D81">
+    <w:p w14:paraId="522C1FBC" w14:textId="3E311F4E" w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidRDefault="00D13396">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB030B8" wp14:editId="4344F426">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2331711</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31513</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2114550" cy="520700"/>
+                <wp:effectExtent l="6350" t="12700" r="12700" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="633149759" name="Text Box 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2114550" cy="520700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F366538" w14:textId="6966D2FD" w:rsidR="00F12643" w:rsidRPr="00F12643" w:rsidRDefault="00F12643" w:rsidP="00F12643">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F12643">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>SEPTEMBRE 2026</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6FB030B8" id="Text Box 19" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:183.6pt;margin-top:2.5pt;width:166.5pt;height:41pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKoudcNgIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X/yheG2tOFWXLtOk&#10;rpvU7QdgjG00zGVAYme/fhecpGn3Ns0PCLhwuOfcc726nQZF9sI6Cbqi2SKlRGgOjdRdRX983767&#10;psR5phumQIuKHoSjt+u3b1ajKUUOPahGWIIg2pWjqWjvvSmTxPFeDMwtwAiNwRbswDwubZc0lo2I&#10;PqgkT9P3yQi2MRa4cA537+cgXUf8thXcf21bJzxRFcXcfBxtHOswJusVKzvLTC/5MQ32D1kMTGp8&#10;9Ax1zzwjOyv/ghokt+Cg9QsOQwJtK7mIHJBNlr5i89QzIyIXFMeZs0zu/8Hyx/2T+WaJnz7AhAWM&#10;JJx5AP7TEQ2bnulO3FkLYy9Ygw9nQbJkNK48Xg1Su9IFkHr8Ag0Wme08RKCptUNQBXkSRMcCHM6i&#10;i8kTjpt5li2LAkMcY0WeXqWxKgkrT7eNdf6TgIGESUUtFjWis/2D8yEbVp6OhMccKNlspVJxYbt6&#10;oyzZMzTANn6RwKtjSpOxojdFXswCvIAIXhRnkLqbRVK7AdnOwFkavtlMuI+Wm/dPTKKdA0RM9kWC&#10;g/TYAEoOFb2+QAlqf9RNtKdnUs1zZKr0Uf6g+Ky9n+qJyAbVCxmEatTQHLAeFma/Y3/ipAf7m5IR&#10;vV5R92vHrKBEfdZY05tsuQzNERfL4irHhb2M1JcRpjlCVdRTMk83fm6onbGy6/GlWSANd+iDVsYS&#10;PWd1TB/9HMU49l5omMt1PPX8h1j/AQAA//8DAFBLAwQUAAYACAAAACEAr2KQbt0AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2CyQlZFMhEL0hRECFoxNvk4jYjmK3DXw9&#10;ywmOoxnNvMk3k+3FkcbQeYewXCgQ5GpvOtcgvL0+XqxBhKid0b13hPBFATbF7CzXmfEn90LHMjaC&#10;S1zINEIb45BJGeqWrA4LP5Bjb+9HqyPLsZFm1Ccut71cKZVIqzvHC60e6L6l+rM8WIRQq2T3fFXu&#10;3iu5pe8bYx4+tk+I5/Pp7hZEpCn+heEXn9GhYKbKH5wJoke4TNIVRxGu+RL7qVKsK4R1qkAWufx/&#10;oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyqLnXDYCAABpBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr2KQbt0AAAAIAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" strokecolor="white [3212]">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F366538" w14:textId="6966D2FD" w:rsidR="00F12643" w:rsidRPr="00F12643" w:rsidRDefault="00F12643" w:rsidP="00F12643">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F12643">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>SEPTEMBRE 2026</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F82A01" w:rsidRPr="003D66CC" w:rsidRDefault="00F82A01" w:rsidP="00EF5D81">
-[...1011 lines deleted...]
-    <w:sectPr w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidSect="006401A1">
+    <w:sectPr w:rsidR="003D66CC" w:rsidRPr="003D66CC" w:rsidSect="00621197">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="142" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="1244"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1639360D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="894E20FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3216,51 +3515,313 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A19161F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9806BF82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3735E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A70AA46"/>
+    <w:lvl w:ilvl="0" w:tplc="73701AD0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43FF4169"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="200E3EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3365,51 +3926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48231AAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5246B610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3514,51 +4075,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="635614EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3028CAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3663,51 +4224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E617A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3812,51 +4373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FF15C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4048575A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3961,691 +4522,998 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1719696582">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="904728554">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="691877238">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="105657429">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2086026304">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6" w16cid:durableId="781343740">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="7" w16cid:durableId="1912471621">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="386807218">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="158"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC3E74"/>
     <w:rsid w:val="00003994"/>
     <w:rsid w:val="00003F49"/>
     <w:rsid w:val="00023250"/>
+    <w:rsid w:val="000254E5"/>
     <w:rsid w:val="000256F9"/>
     <w:rsid w:val="00037580"/>
     <w:rsid w:val="00041E4D"/>
     <w:rsid w:val="00042934"/>
     <w:rsid w:val="00044F4E"/>
     <w:rsid w:val="00045BBE"/>
     <w:rsid w:val="00047550"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="00056EB5"/>
     <w:rsid w:val="00057285"/>
     <w:rsid w:val="000605E9"/>
     <w:rsid w:val="00061113"/>
     <w:rsid w:val="0006589D"/>
     <w:rsid w:val="00081A28"/>
     <w:rsid w:val="0008711F"/>
     <w:rsid w:val="000879C5"/>
     <w:rsid w:val="00091641"/>
+    <w:rsid w:val="00093F1C"/>
+    <w:rsid w:val="00095D22"/>
     <w:rsid w:val="00096370"/>
     <w:rsid w:val="000A07E7"/>
     <w:rsid w:val="000A4696"/>
     <w:rsid w:val="000A748A"/>
     <w:rsid w:val="000C2E01"/>
     <w:rsid w:val="000C3551"/>
     <w:rsid w:val="000F01B9"/>
     <w:rsid w:val="000F091B"/>
     <w:rsid w:val="000F5A76"/>
     <w:rsid w:val="00115BE0"/>
+    <w:rsid w:val="00124A6A"/>
     <w:rsid w:val="00157261"/>
     <w:rsid w:val="00160F79"/>
     <w:rsid w:val="001613E9"/>
     <w:rsid w:val="00162582"/>
     <w:rsid w:val="001708D1"/>
     <w:rsid w:val="00171ACD"/>
     <w:rsid w:val="00172FAF"/>
     <w:rsid w:val="00174D79"/>
     <w:rsid w:val="00176E29"/>
     <w:rsid w:val="001777E0"/>
     <w:rsid w:val="00183AFF"/>
     <w:rsid w:val="001914AE"/>
     <w:rsid w:val="0019419C"/>
     <w:rsid w:val="00195358"/>
+    <w:rsid w:val="00197433"/>
     <w:rsid w:val="001A0BC4"/>
     <w:rsid w:val="001A1F24"/>
     <w:rsid w:val="001C6E28"/>
     <w:rsid w:val="001D0D4E"/>
     <w:rsid w:val="001D56F9"/>
     <w:rsid w:val="001E1AA2"/>
+    <w:rsid w:val="001E659D"/>
     <w:rsid w:val="001F66CD"/>
     <w:rsid w:val="002020E6"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00205664"/>
     <w:rsid w:val="0021014C"/>
     <w:rsid w:val="002160D7"/>
+    <w:rsid w:val="0022273D"/>
     <w:rsid w:val="00230D7D"/>
     <w:rsid w:val="002319E0"/>
     <w:rsid w:val="00240C5E"/>
     <w:rsid w:val="00242E04"/>
     <w:rsid w:val="00245FC6"/>
     <w:rsid w:val="0024649C"/>
+    <w:rsid w:val="00251A31"/>
     <w:rsid w:val="00252445"/>
     <w:rsid w:val="00256A7B"/>
     <w:rsid w:val="00256DF1"/>
     <w:rsid w:val="00257385"/>
     <w:rsid w:val="0026090D"/>
     <w:rsid w:val="002663FA"/>
     <w:rsid w:val="0026790D"/>
     <w:rsid w:val="002760AD"/>
     <w:rsid w:val="00286283"/>
     <w:rsid w:val="0029513D"/>
     <w:rsid w:val="00297463"/>
     <w:rsid w:val="002B6B53"/>
     <w:rsid w:val="002B775C"/>
     <w:rsid w:val="002B7FF7"/>
     <w:rsid w:val="002C25D1"/>
     <w:rsid w:val="002D07A9"/>
     <w:rsid w:val="002D3B71"/>
     <w:rsid w:val="002F3691"/>
     <w:rsid w:val="002F6AD8"/>
     <w:rsid w:val="002F7704"/>
     <w:rsid w:val="002F7E46"/>
     <w:rsid w:val="0030567C"/>
     <w:rsid w:val="0034047A"/>
     <w:rsid w:val="00343895"/>
     <w:rsid w:val="003438D2"/>
     <w:rsid w:val="00361AFE"/>
     <w:rsid w:val="003650FC"/>
     <w:rsid w:val="003819F3"/>
     <w:rsid w:val="0039308B"/>
     <w:rsid w:val="00394847"/>
     <w:rsid w:val="003A245A"/>
     <w:rsid w:val="003B3E34"/>
     <w:rsid w:val="003C0E9A"/>
     <w:rsid w:val="003C3C55"/>
     <w:rsid w:val="003D33E1"/>
+    <w:rsid w:val="003D4544"/>
     <w:rsid w:val="003D4B54"/>
     <w:rsid w:val="003D66CC"/>
     <w:rsid w:val="003D784D"/>
     <w:rsid w:val="003E422C"/>
+    <w:rsid w:val="003E577E"/>
     <w:rsid w:val="004032BF"/>
     <w:rsid w:val="004104FB"/>
+    <w:rsid w:val="00410B23"/>
+    <w:rsid w:val="00420743"/>
     <w:rsid w:val="00422148"/>
+    <w:rsid w:val="0042333C"/>
+    <w:rsid w:val="00430680"/>
     <w:rsid w:val="00432DF3"/>
     <w:rsid w:val="00440282"/>
     <w:rsid w:val="00441D88"/>
     <w:rsid w:val="004434E7"/>
     <w:rsid w:val="00446ECB"/>
     <w:rsid w:val="00456583"/>
+    <w:rsid w:val="00457834"/>
     <w:rsid w:val="00464410"/>
     <w:rsid w:val="00465D53"/>
     <w:rsid w:val="00467265"/>
     <w:rsid w:val="00476B70"/>
     <w:rsid w:val="004873F2"/>
     <w:rsid w:val="004928E6"/>
     <w:rsid w:val="004A781D"/>
     <w:rsid w:val="004B2270"/>
+    <w:rsid w:val="004B51D3"/>
     <w:rsid w:val="004B5BFC"/>
     <w:rsid w:val="004B5FCF"/>
     <w:rsid w:val="004C234B"/>
+    <w:rsid w:val="004D1234"/>
     <w:rsid w:val="004E5C08"/>
     <w:rsid w:val="004E7BDF"/>
     <w:rsid w:val="004F1688"/>
     <w:rsid w:val="004F7883"/>
     <w:rsid w:val="005014DC"/>
     <w:rsid w:val="00505F6A"/>
+    <w:rsid w:val="00517912"/>
     <w:rsid w:val="005235A3"/>
     <w:rsid w:val="00523A83"/>
     <w:rsid w:val="00524A49"/>
     <w:rsid w:val="00533824"/>
     <w:rsid w:val="005519A3"/>
     <w:rsid w:val="00553658"/>
     <w:rsid w:val="005602DA"/>
     <w:rsid w:val="00562AD6"/>
     <w:rsid w:val="005765B7"/>
     <w:rsid w:val="00577160"/>
     <w:rsid w:val="0059185D"/>
     <w:rsid w:val="0059393B"/>
     <w:rsid w:val="005971D9"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="005A091B"/>
     <w:rsid w:val="005A672F"/>
+    <w:rsid w:val="005B0303"/>
     <w:rsid w:val="005B5729"/>
+    <w:rsid w:val="005B629C"/>
     <w:rsid w:val="005C56A6"/>
     <w:rsid w:val="005C736C"/>
     <w:rsid w:val="005D5BD1"/>
     <w:rsid w:val="005E0B41"/>
     <w:rsid w:val="005E1D13"/>
     <w:rsid w:val="005F6C7D"/>
+    <w:rsid w:val="0060010C"/>
     <w:rsid w:val="006016CA"/>
+    <w:rsid w:val="00606D53"/>
+    <w:rsid w:val="00621197"/>
     <w:rsid w:val="00626985"/>
     <w:rsid w:val="00627304"/>
     <w:rsid w:val="00637158"/>
+    <w:rsid w:val="006376AF"/>
     <w:rsid w:val="006401A1"/>
     <w:rsid w:val="00643A04"/>
     <w:rsid w:val="0064410A"/>
     <w:rsid w:val="006459A3"/>
     <w:rsid w:val="00652FCB"/>
     <w:rsid w:val="00657CD5"/>
     <w:rsid w:val="0066190B"/>
+    <w:rsid w:val="00664ECC"/>
     <w:rsid w:val="00665C42"/>
     <w:rsid w:val="00666659"/>
     <w:rsid w:val="00667528"/>
     <w:rsid w:val="0068089C"/>
+    <w:rsid w:val="00680DE7"/>
     <w:rsid w:val="00680ECB"/>
+    <w:rsid w:val="00681D21"/>
+    <w:rsid w:val="00684105"/>
     <w:rsid w:val="006849FD"/>
     <w:rsid w:val="006856D2"/>
     <w:rsid w:val="006869FC"/>
+    <w:rsid w:val="006911C9"/>
     <w:rsid w:val="006922AD"/>
     <w:rsid w:val="00696A58"/>
     <w:rsid w:val="006A2A3D"/>
+    <w:rsid w:val="006B5CF2"/>
     <w:rsid w:val="006C7774"/>
     <w:rsid w:val="006D6A8B"/>
     <w:rsid w:val="006D7718"/>
     <w:rsid w:val="006E78CA"/>
     <w:rsid w:val="006F5AF8"/>
     <w:rsid w:val="006F7ACD"/>
+    <w:rsid w:val="00707294"/>
     <w:rsid w:val="00714FB8"/>
     <w:rsid w:val="00724678"/>
     <w:rsid w:val="00743308"/>
     <w:rsid w:val="0074576A"/>
     <w:rsid w:val="0075023D"/>
+    <w:rsid w:val="00752DAE"/>
     <w:rsid w:val="00774D2C"/>
     <w:rsid w:val="007811EA"/>
     <w:rsid w:val="00785113"/>
     <w:rsid w:val="00786B18"/>
     <w:rsid w:val="007877D4"/>
     <w:rsid w:val="007A6FE5"/>
     <w:rsid w:val="007C26C2"/>
     <w:rsid w:val="007D1BD1"/>
     <w:rsid w:val="007E0071"/>
     <w:rsid w:val="007E0404"/>
     <w:rsid w:val="007E126F"/>
     <w:rsid w:val="007F667B"/>
     <w:rsid w:val="00803645"/>
     <w:rsid w:val="00814FDC"/>
     <w:rsid w:val="00817867"/>
     <w:rsid w:val="008315CF"/>
     <w:rsid w:val="008378CB"/>
+    <w:rsid w:val="008378D3"/>
     <w:rsid w:val="00842525"/>
     <w:rsid w:val="00842E6A"/>
     <w:rsid w:val="008435A5"/>
     <w:rsid w:val="00846FE0"/>
     <w:rsid w:val="0085618A"/>
     <w:rsid w:val="008572A9"/>
     <w:rsid w:val="0086003C"/>
     <w:rsid w:val="008671F2"/>
     <w:rsid w:val="00873486"/>
     <w:rsid w:val="00880B4B"/>
     <w:rsid w:val="0088142A"/>
     <w:rsid w:val="00886551"/>
     <w:rsid w:val="00891CA7"/>
     <w:rsid w:val="008A00CD"/>
+    <w:rsid w:val="008A6976"/>
+    <w:rsid w:val="008C1456"/>
     <w:rsid w:val="008D2722"/>
     <w:rsid w:val="008D3966"/>
     <w:rsid w:val="008D6BE4"/>
     <w:rsid w:val="008D7104"/>
     <w:rsid w:val="008F0590"/>
     <w:rsid w:val="00924D84"/>
     <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00954EB1"/>
     <w:rsid w:val="0096281C"/>
     <w:rsid w:val="00963EA9"/>
     <w:rsid w:val="0099018C"/>
     <w:rsid w:val="00993F83"/>
     <w:rsid w:val="00994C0A"/>
     <w:rsid w:val="009A28E5"/>
     <w:rsid w:val="009C4726"/>
     <w:rsid w:val="009D59FA"/>
     <w:rsid w:val="009D69F2"/>
+    <w:rsid w:val="009D6A51"/>
     <w:rsid w:val="009E0D25"/>
     <w:rsid w:val="009E1077"/>
     <w:rsid w:val="00A0025B"/>
     <w:rsid w:val="00A04D9E"/>
     <w:rsid w:val="00A06727"/>
     <w:rsid w:val="00A10A13"/>
     <w:rsid w:val="00A13743"/>
     <w:rsid w:val="00A17BB1"/>
     <w:rsid w:val="00A21AD1"/>
     <w:rsid w:val="00A34CD4"/>
     <w:rsid w:val="00A408C2"/>
+    <w:rsid w:val="00A51E25"/>
     <w:rsid w:val="00A6715C"/>
+    <w:rsid w:val="00A7616E"/>
     <w:rsid w:val="00A83B92"/>
     <w:rsid w:val="00A86365"/>
     <w:rsid w:val="00A86903"/>
     <w:rsid w:val="00A948A7"/>
     <w:rsid w:val="00A95AFE"/>
     <w:rsid w:val="00AA4394"/>
     <w:rsid w:val="00AB4B3F"/>
     <w:rsid w:val="00AC01C4"/>
     <w:rsid w:val="00AC04C6"/>
     <w:rsid w:val="00AC14F2"/>
+    <w:rsid w:val="00AC4CCD"/>
+    <w:rsid w:val="00AC575B"/>
     <w:rsid w:val="00AC6896"/>
     <w:rsid w:val="00AC6B9F"/>
     <w:rsid w:val="00AD4B58"/>
     <w:rsid w:val="00AE3276"/>
     <w:rsid w:val="00AE7883"/>
+    <w:rsid w:val="00B058E0"/>
     <w:rsid w:val="00B142B4"/>
     <w:rsid w:val="00B15088"/>
+    <w:rsid w:val="00B168AE"/>
     <w:rsid w:val="00B23176"/>
+    <w:rsid w:val="00B2618D"/>
+    <w:rsid w:val="00B456DA"/>
     <w:rsid w:val="00B525EA"/>
     <w:rsid w:val="00B5406C"/>
     <w:rsid w:val="00B73209"/>
     <w:rsid w:val="00B77CE2"/>
     <w:rsid w:val="00B80452"/>
     <w:rsid w:val="00B810B1"/>
     <w:rsid w:val="00B84A3C"/>
     <w:rsid w:val="00B84CF3"/>
     <w:rsid w:val="00B84E17"/>
     <w:rsid w:val="00B96F88"/>
     <w:rsid w:val="00B972B2"/>
     <w:rsid w:val="00BA62E5"/>
     <w:rsid w:val="00BC5A81"/>
     <w:rsid w:val="00BD2DAA"/>
     <w:rsid w:val="00C00585"/>
     <w:rsid w:val="00C1638D"/>
     <w:rsid w:val="00C16585"/>
     <w:rsid w:val="00C168D3"/>
     <w:rsid w:val="00C1729C"/>
     <w:rsid w:val="00C22860"/>
     <w:rsid w:val="00C25249"/>
     <w:rsid w:val="00C30A22"/>
     <w:rsid w:val="00C4162C"/>
     <w:rsid w:val="00C465BD"/>
     <w:rsid w:val="00C539F5"/>
     <w:rsid w:val="00C7615F"/>
     <w:rsid w:val="00C9641F"/>
     <w:rsid w:val="00C97B53"/>
+    <w:rsid w:val="00CA230E"/>
+    <w:rsid w:val="00CA3FF4"/>
     <w:rsid w:val="00CC40B5"/>
     <w:rsid w:val="00CD2D58"/>
     <w:rsid w:val="00CD726D"/>
     <w:rsid w:val="00CE332E"/>
     <w:rsid w:val="00CE4AFC"/>
     <w:rsid w:val="00CE67EF"/>
+    <w:rsid w:val="00CF6CE9"/>
     <w:rsid w:val="00D0128E"/>
     <w:rsid w:val="00D0178A"/>
     <w:rsid w:val="00D0239B"/>
     <w:rsid w:val="00D02CDD"/>
     <w:rsid w:val="00D061E9"/>
     <w:rsid w:val="00D07994"/>
     <w:rsid w:val="00D10074"/>
+    <w:rsid w:val="00D13396"/>
     <w:rsid w:val="00D1408B"/>
     <w:rsid w:val="00D15DF1"/>
     <w:rsid w:val="00D203A9"/>
     <w:rsid w:val="00D243D2"/>
     <w:rsid w:val="00D26AAD"/>
     <w:rsid w:val="00D3249C"/>
+    <w:rsid w:val="00D35473"/>
+    <w:rsid w:val="00D35EC6"/>
     <w:rsid w:val="00D513BC"/>
     <w:rsid w:val="00D66838"/>
     <w:rsid w:val="00D8316F"/>
     <w:rsid w:val="00D90345"/>
     <w:rsid w:val="00D91258"/>
     <w:rsid w:val="00DB0934"/>
     <w:rsid w:val="00DB7837"/>
     <w:rsid w:val="00DC3E74"/>
     <w:rsid w:val="00DC443C"/>
+    <w:rsid w:val="00DD067D"/>
     <w:rsid w:val="00DD538A"/>
+    <w:rsid w:val="00DD57C5"/>
     <w:rsid w:val="00DD73B8"/>
     <w:rsid w:val="00DE5649"/>
     <w:rsid w:val="00DF5D28"/>
     <w:rsid w:val="00DF66A5"/>
     <w:rsid w:val="00E00AB3"/>
     <w:rsid w:val="00E015BD"/>
     <w:rsid w:val="00E121A0"/>
     <w:rsid w:val="00E3004F"/>
     <w:rsid w:val="00E30F57"/>
     <w:rsid w:val="00E358FB"/>
+    <w:rsid w:val="00E51F39"/>
+    <w:rsid w:val="00E5753D"/>
     <w:rsid w:val="00E61A31"/>
     <w:rsid w:val="00E70E34"/>
     <w:rsid w:val="00E7234B"/>
     <w:rsid w:val="00E74884"/>
     <w:rsid w:val="00E86EC9"/>
     <w:rsid w:val="00EA2B40"/>
     <w:rsid w:val="00EA33FD"/>
     <w:rsid w:val="00EA6EE5"/>
     <w:rsid w:val="00EB0595"/>
     <w:rsid w:val="00EB5FE5"/>
+    <w:rsid w:val="00EC5E09"/>
     <w:rsid w:val="00EE5990"/>
     <w:rsid w:val="00EE7D79"/>
     <w:rsid w:val="00EF0380"/>
     <w:rsid w:val="00EF5D81"/>
     <w:rsid w:val="00F1091A"/>
+    <w:rsid w:val="00F12643"/>
     <w:rsid w:val="00F15E88"/>
     <w:rsid w:val="00F22A81"/>
+    <w:rsid w:val="00F37707"/>
+    <w:rsid w:val="00F40F14"/>
     <w:rsid w:val="00F41084"/>
     <w:rsid w:val="00F41C3A"/>
     <w:rsid w:val="00F4423F"/>
     <w:rsid w:val="00F4481F"/>
     <w:rsid w:val="00F52CBB"/>
+    <w:rsid w:val="00F60C69"/>
     <w:rsid w:val="00F82A01"/>
     <w:rsid w:val="00F841AF"/>
     <w:rsid w:val="00F86A9B"/>
     <w:rsid w:val="00F917AE"/>
     <w:rsid w:val="00F91861"/>
+    <w:rsid w:val="00F91D9C"/>
     <w:rsid w:val="00FA1E0B"/>
     <w:rsid w:val="00FA5D55"/>
     <w:rsid w:val="00FA69CD"/>
     <w:rsid w:val="00FA6D8D"/>
     <w:rsid w:val="00FB2227"/>
     <w:rsid w:val="00FC15FC"/>
     <w:rsid w:val="00FC7599"/>
+    <w:rsid w:val="00FD4C55"/>
     <w:rsid w:val="00FD5CF1"/>
     <w:rsid w:val="00FD6AFA"/>
     <w:rsid w:val="00FE66D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26626"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6A1D68A3"/>
+  <w15:docId w15:val="{692B5C8E-5B93-4E88-B331-F6A0C422418A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DC3E74"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DC3E74"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC3E74"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4732,55 +5600,70 @@
     <w:qFormat/>
     <w:rsid w:val="006D6A8B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00183AFF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F60C69"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="267540574">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="493423802">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4930,50 +5813,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="501705590">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1352413983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1444420490">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="946960108">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="720"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4998,50 +5894,101 @@
                   <w:marBottom w:val="100"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1082486501">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1680692773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1061902960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="332223745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="747966938">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1947615063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="369695001">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5334,51 +6281,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1781072659">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ababin.boilletot@orange.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5629,78 +6576,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB3510BE-59D1-45E4-9A5B-AF09C9396FCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{425D32C7-DE72-4877-8A0B-09172CB92A42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>649</Words>
-  <Characters>3571</Characters>
+  <Words>710</Words>
+  <Characters>3905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4212</CharactersWithSpaces>
+  <CharactersWithSpaces>4606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EARL-burger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>